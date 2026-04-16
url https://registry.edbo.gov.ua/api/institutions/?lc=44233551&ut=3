--- v0 (2025-10-22)
+++ v1 (2026-04-16)
@@ -319,131 +319,131 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Новопсковський газопроводський ліцей Новопсковської селищної ради Луганської області</t>
+          <t>Ліцей №1 Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>137497</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Новопсковський газопроводський ліцей</t>
+          <t>Ліцей №1 Айдарської селищної ради</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>4423355100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Новопсков, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Магістральна, 307</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA44140090010043803</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с-ще Айдар</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(06463)97440</t>
+          <t>(050)2376108</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>infos_np@i.ua</t>
+          <t>gazoprovodlicey@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>http://novopskov-gaszosh.edukit.lg.ua</t>
+          <t>https://litsey1-aidar.blogspot.com</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Путиля Віталій Васильович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -496,51 +496,51 @@
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>смт Новопсков, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
           <t>вулиця Первомайська, 2</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA44140090010043803</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с-ще Айдар</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(06463)2-10-74</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>novopskovskijozo@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/novopskovskijozo</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Знов'як Денис Сергійович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>