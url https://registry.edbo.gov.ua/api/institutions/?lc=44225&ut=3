--- v0 (2025-10-26)
+++ v1 (2026-04-23)
@@ -1453,64 +1453,64 @@
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Марківський ліцей «КРОК» Марківської селищної ради Луганської області</t>
+          <t>Марківський ліцей "КРОК" Марківської селищної ради Луганської області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>137947</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Марківський ліцей «КРОК»</t>
+          <t>Марківський ліцей "КРОК"</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>4422555100</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>