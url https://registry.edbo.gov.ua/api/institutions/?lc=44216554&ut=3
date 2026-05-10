--- v0 (2025-10-21)
+++ v1 (2026-05-10)
@@ -399,51 +399,51 @@
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сватівський р-н, с-ще Красноріченське</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>ВІДДІЛ ОСВІТИ, КУЛЬТУРИ, МОЛОДІ ТА СПОРТУ КРАСНОРІЧЕНСЬКОЇ СЕЛИЩНОЇ РАДИ СВАТІВСЬКОГО РАЙОНУ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(06454)93157</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>kras.lyceum22@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>https://kraslyceum.ot.ua/</t>
+          <t>http://krasnorichenske-lyceum.lg.sch.in.ua/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Коваль Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>