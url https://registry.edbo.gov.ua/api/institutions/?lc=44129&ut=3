--- v0 (2025-10-28)
+++ v1 (2026-04-30)
@@ -432,64 +432,64 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 10 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №10 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>143252</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 10</t>
+          <t>Гімназія №10</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -545,64 +545,64 @@
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 11 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №11 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>144647</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 11</t>
+          <t>Гімназія №11</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -658,64 +658,64 @@
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 12 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №12 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>143277</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 12</t>
+          <t>Гімназія №12</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -771,64 +771,64 @@
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 13 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №13 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>144156</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 13</t>
+          <t>Гімназія №13</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -884,64 +884,64 @@
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 14 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №14 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>145724</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 14</t>
+          <t>Гімназія №14</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -997,64 +997,64 @@
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 15 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №15 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>145732</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 15</t>
+          <t>Гімназія №15</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -1077,847 +1077,847 @@
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(06452)4-35-31, (050)8555834</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
           <t>shkolasever15@gmail.com</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://seversh15.com.ua</t>
+          <t>https://gimnasium15.com/</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Кузьменко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 18 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №16 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
-        <v>143273</v>
+        <v>145725</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 18</t>
+          <t>Гімназія №16</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Князя Володимира, 27-Б</t>
+          <t>вулиця Богдана Хмельницького, 97</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
-          <t>(050)807-82-79</t>
+          <t>(06452)33053, (095)0343468</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
-          <t>gymnasium18sev@gmail.com</t>
+          <t>sosh16.sever@gmail.com</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>http://severodonetsk-zosh18.lg.sch.in.ua</t>
+          <t>https://sevschool16.jimdofree.com</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Мерщанська Ольга Іванівна</t>
+          <t>Директор Ночовка Людмила Василівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 20 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №18 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
-        <v>143280</v>
+        <v>143273</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 20</t>
+          <t>Гімназія №18</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 113</t>
+          <t>вулиця Князя Володимира, 27-Б</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
-          <t>(050)7614924</t>
+          <t>(050)807-82-79</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
-          <t>shkola20sever@gmail.com</t>
+          <t>gymnasium18sev@gmail.com</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>https://shko-20.jimdofree.com</t>
+          <t>http://severodonetsk-zosh18.lg.sch.in.ua</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
-          <t>Директор Кіналь Костянтин Михайлович</t>
+          <t>В.о. директора Мерщанська Ольга Іванівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 4 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №20 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
-        <v>145333</v>
+        <v>143280</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 4</t>
+          <t>Гімназія №20</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Хмельницького Богдана, 90</t>
+          <t>вулиця Богдана Хмельницького, 113</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
-          <t>(06452)31315, (066)8109487</t>
+          <t>(050)7614924</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
-          <t>shkola4sever@gmail.com, sevschool4@ukr.net</t>
+          <t>shkola20sever@gmail.com</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/sedschool4</t>
+          <t>https://shko-20.jimdofree.com</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Лаптєва Анна Сергіївна</t>
+          <t>Директор Кіналь Костянтин Михайлович</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 5 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №4 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
-        <v>143298</v>
+        <v>145333</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 5</t>
+          <t>Гімназія №4</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>проспект Хіміків, 18</t>
+          <t>вулиця Хмельницького Богдана, 90</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(050)6284674</t>
+          <t>(06452)31315, (066)8109487</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
-          <t>school5sever@gmail.com</t>
+          <t>shkola4sever@gmail.com, sevschool4@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>https://severschool5.in.ua</t>
+          <t>https://sites.google.com/view/sedschool4</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>Директор Горобинська Ірина Вікторівна</t>
+          <t>В.о. директора Лаптєва Анна Сергіївна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 6 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №5 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
-        <v>143295</v>
+        <v>143298</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 6</t>
+          <t>Гімназія №5</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G13" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H13" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I13" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J13" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K13" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Леонтовича, 9</t>
+          <t>проспект Хіміків, 18</t>
         </is>
       </c>
       <c r="L13" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M13" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
-          <t>(06452)42458, (096)9003663</t>
+          <t>(050)6284674</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
-          <t>school6sever@gmail.com, shkola6.sever@ukr.net</t>
+          <t>school5sever@gmail.com</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
-          <t>http://severodonetsk-zosh6.lg.sch.in.ua</t>
+          <t>https://sites.google.com/view/severgimnasium5</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Демчук Світлана Вікторівна</t>
+          <t>Директор Горобинська Ірина Вікторівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 8 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №6 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
-        <v>143249</v>
+        <v>143295</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 8</t>
+          <t>Гімназія №6</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дмитра Сірика, 10</t>
+          <t>вулиця Миколи Леонтовича, 9</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
-          <t>(06452)28001, (050)7571140</t>
+          <t>(06452)42458, (096)9003663</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
-          <t>shkola8sever@gmail.com, szsh-8@ukr.net</t>
+          <t>school6sever@gmail.com, shkola6.sever@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>https://8shkolaseverodonetsk.jimdofree.com</t>
+          <t>http://severodonetsk-zosh6.lg.sch.in.ua/uk/</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
-          <t>Директор Сташевська Ірина Вікторівна</t>
+          <t>В.о. директора Демчук Світлана Вікторівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №16 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №8 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
-        <v>145725</v>
+        <v>143249</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №16</t>
+          <t>Гімназія №8</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 97</t>
+          <t>вулиця Дмитра Сірика, 10</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
-          <t>(06452)33053, (095)0343468</t>
+          <t>(06452)28001, (050)7571140</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
         <is>
-          <t>sosh16.sever@gmail.com</t>
+          <t>shkola8sever@gmail.com, szsh-8@ukr.net</t>
         </is>
       </c>
       <c r="S15" s="4" t="inlineStr">
         <is>
-          <t>https://sevschool16.jimdofree.com</t>
+          <t>https://8shkolaseverodonetsk.jimdofree.com</t>
         </is>
       </c>
       <c r="T15" s="4" t="inlineStr">
         <is>
-          <t>Директор Ночовка Людмила Василівна</t>
+          <t>Директор Сташевська Ірина Вікторівна</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
@@ -2014,64 +2014,64 @@
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 1 міста Сіверськодонецька Луганської області</t>
+          <t>Ліцей №1 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
         <v>145313</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 1</t>
+          <t>Ліцей №1</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -2320,51 +2320,51 @@
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
           <t>(06452)42586, (099)1921850</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
           <t>initiumsever@gmail.com, szsh-1@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>https://szsh-1.e-schools.info</t>
+          <t>https://szsh-1.e-schools.info/</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
           <t>Директор Чир'ян Арутюн Робертович</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>