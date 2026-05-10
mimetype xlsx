--- v0 (2025-10-21)
+++ v1 (2026-05-10)
@@ -319,51 +319,51 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Лисичанська гімназія № 25 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанська гімназія № 25 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>137470</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Лисичанська гімназія № 25</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -432,51 +432,51 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей №6 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей №6 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>137204</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей №6</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -512,51 +512,51 @@
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Новодружеськ</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(06451)28346, (066)6485175</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>lisshkola6@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>http://lisschool6.ucoz.ua</t>
+          <t>https://sites.google.com/view/lislic6/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Нестеренко Яна Ярославівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>