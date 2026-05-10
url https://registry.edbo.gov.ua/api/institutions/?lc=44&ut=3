--- v2 (2026-02-10)
+++ v3 (2026-05-10)
@@ -432,277 +432,277 @@
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Лисичанська гімназія № 18 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанська гімназія № 18 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>137299</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Лисичанська гімназія № 18</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>4411800000</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Лисичанськ, Луганська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Маресьєва, 12-A</t>
+          <t>вулиця Вільна, 12-A</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA44120050010021900</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(095)2432876</t>
+          <t>(095)7903709</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>lisosvita18@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4" t="inlineStr">
         <is>
-          <t>lisschool18.ucoz.ua</t>
+          <t>https://sites.google.com/view/lisosvita18/</t>
         </is>
       </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Кафтанова Алла Борисівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Лисичанська гімназія № 2 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанська гімназія № 2 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>137057</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Лисичанська гімназія № 2</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>4411800000</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Лисичанськ, Луганська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Жовтнева, 64</t>
+          <t>вулиця Княгині Ольги, 64</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA44120050010021900</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(06451)74354</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>lisosvita2@ukr.net</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://lysychansk-school2.edukit.lg.ua/</t>
+          <t>http://surl.li/ugwfmd</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Вислогузова Ганна Гарисівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Лисичанська гімназія № 24 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанська гімназія № 24 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>137356</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Лисичанська гімназія № 24</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -771,51 +771,51 @@
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Лисичанська гімназія № 26 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанська гімназія № 26 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>137420</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Лисичанська гімназія № 26</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -851,84 +851,84 @@
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(095)1434516</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>lisschool26@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://lisgymnasium26.wixsite.com/schoolsite</t>
+          <t>https://lnk.ua/AVMlR1xeo</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Березна Марина Олександрівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Лисичанська гімназія № 3 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанська гімназія № 3 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>137058</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Лисичанська гімназія № 3</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -964,132 +964,132 @@
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(06451)74317</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>shkola_3lis@ukr.net</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>http://shkola3lis.at.ua</t>
+          <t>https://sites.google.com/view/lysichansk-gymnasium-3/</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>Директор Скрябіна Наталія Олексіївна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>Лисичанська гімназія № 9 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанська гімназія № 9 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>137205</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Лисичанська гімназія № 9</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>4411800000</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Лисичанськ, Луганська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Докучаєва, 7</t>
+          <t>вулиця Незламності, 7</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA44120050010021900</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(050)8557355</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
@@ -1110,51 +1110,51 @@
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей № 12 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей № 12 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>137491</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей № 12</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F9" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -1190,84 +1190,84 @@
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(06451)53812, (050)9673496</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>lisosvita12@ukr.net</t>
         </is>
       </c>
       <c r="S9" s="4" t="inlineStr">
         <is>
-          <t>https://www.school12.lg.ua/</t>
+          <t>https://sites.google.com/site/lisschool12/</t>
         </is>
       </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Дуфнік Олена Миколаївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей № 13 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей № 13 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>137355</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей № 13</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F10" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -1303,306 +1303,306 @@
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(06451)52408, (095)2516913</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>lisosvita13@ukr.net</t>
         </is>
       </c>
       <c r="S10" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/lisschool13/</t>
+          <t>https://sites.google.com/view/licey13/</t>
         </is>
       </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Мілішкевич Марина Миколаївна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей № 14 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей № 14 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>137284</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей № 14</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>4411800000</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>Лисичанськ, Луганська область</t>
         </is>
       </c>
       <c r="K11" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гарибальді, 13</t>
+          <t>вулиця Гарібальді, 13</t>
         </is>
       </c>
       <c r="L11" s="6" t="inlineStr">
         <is>
           <t>UA44120050010021900</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(06451)73216</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4" t="inlineStr">
         <is>
-          <t>http://school14.lg.ua</t>
+          <t>https://www.lysychansklyceum14.luhansk.ua/</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Лопата Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей № 17 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей № 17 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>137556</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей № 17</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F12" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G12" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H12" s="6" t="inlineStr">
         <is>
           <t>4411800000</t>
         </is>
       </c>
       <c r="I12" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J12" s="4" t="inlineStr">
         <is>
           <t>Лисичанськ, Луганська область</t>
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
-          <t>вулиця Могилевська, 5</t>
+          <t>вулиця Бельгійська, 5</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA44120050010021900</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(064)5175389</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>beluha1@ukr.net</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
-          <t>http://lysychansk-lyceum17.edukit.lg.ua/</t>
+          <t>https://sites.google.com/view/lislyceym17</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Бєлуха Світлана Василівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей № 27 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей № 27 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>137424</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей № 27</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F13" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -1671,164 +1671,164 @@
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей № 28 «Гарант» Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей № 28 «Гарант» Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>137348</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>Ліцей «Гарант»</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F14" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G14" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H14" s="6" t="inlineStr">
         <is>
           <t>4411800000</t>
         </is>
       </c>
       <c r="I14" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J14" s="4" t="inlineStr">
         <is>
           <t>Лисичанськ, Луганська область</t>
         </is>
       </c>
       <c r="K14" s="4" t="inlineStr">
         <is>
-          <t>вулиця Московська, 282</t>
+          <t>вулиця Миргородська, 282</t>
         </is>
       </c>
       <c r="L14" s="6" t="inlineStr">
         <is>
           <t>UA44120050010021900</t>
         </is>
       </c>
       <c r="M14" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N14" s="7"/>
       <c r="O14" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P14" s="4" t="inlineStr">
         <is>
           <t>(095)0336005, (064)5171922</t>
         </is>
       </c>
       <c r="Q14" s="4"/>
       <c r="R14" s="4" t="inlineStr">
         <is>
           <t>nvk_garant@ukr.net</t>
         </is>
       </c>
       <c r="S14" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/lyceumgarant</t>
+          <t>http://surl.li/krajns</t>
         </is>
       </c>
       <c r="T14" s="4" t="inlineStr">
         <is>
           <t>Директор Боровкова Світлана Валентинівна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей № 30 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей № 30 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
         <v>137589</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей № 30</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F15" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -1897,99 +1897,99 @@
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей № 4 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей № 4 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>137178</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей № 4</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>4411800000</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>Лисичанськ, Луганська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
-          <t>вулиця Жовтнева, 271</t>
+          <t>вулиця Княгині Ольги, 271</t>
         </is>
       </c>
       <c r="L16" s="6" t="inlineStr">
         <is>
           <t>UA44120050010021900</t>
         </is>
       </c>
       <c r="M16" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N16" s="7"/>
       <c r="O16" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P16" s="4" t="inlineStr">
         <is>
           <t>(099)0205966</t>
         </is>
       </c>
       <c r="Q16" s="4"/>
       <c r="R16" s="4" t="inlineStr">
@@ -2010,164 +2010,164 @@
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей № 5 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей № 5 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
         <v>137179</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей № 5</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F17" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G17" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H17" s="6" t="inlineStr">
         <is>
           <t>4411800000</t>
         </is>
       </c>
       <c r="I17" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J17" s="4" t="inlineStr">
         <is>
           <t>Лисичанськ, Луганська область</t>
         </is>
       </c>
       <c r="K17" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мічуріна, 16-А</t>
+          <t>вулиця Сергія Адамовича, 16-А</t>
         </is>
       </c>
       <c r="L17" s="6" t="inlineStr">
         <is>
           <t>UA44120050010021900</t>
         </is>
       </c>
       <c r="M17" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N17" s="7"/>
       <c r="O17" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P17" s="4" t="inlineStr">
         <is>
           <t>(050)1787224</t>
         </is>
       </c>
       <c r="Q17" s="4"/>
       <c r="R17" s="4" t="inlineStr">
         <is>
           <t>lissosh5@ukr.net</t>
         </is>
       </c>
       <c r="S17" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/site/lisicanskazosh5/</t>
+          <t>http://surl.li/asjapb</t>
         </is>
       </c>
       <c r="T17" s="4" t="inlineStr">
         <is>
           <t>Директор Колесник Людмила Миколаївна</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей № 8 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей № 8 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
         <v>137285</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей № 8</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F18" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -2236,51 +2236,51 @@
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей №1 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей №1 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>137632</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей №1</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F19" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -2316,84 +2316,84 @@
       </c>
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Лисичанськ</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
           <t>(06451)7-20-41</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
           <t>lisliceum@ukr.net</t>
         </is>
       </c>
       <c r="S19" s="4" t="inlineStr">
         <is>
-          <t>http://liceum.org.ua/</t>
+          <t>https://sites.google.com/view/lisliceum1/</t>
         </is>
       </c>
       <c r="T19" s="4" t="inlineStr">
         <is>
           <t>Директор Бутенко Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
-          <t>Лисичанська гімназія № 25 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанська гімназія № 25 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
         <v>137470</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>Лисичанська гімназія № 25</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F20" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -2462,51 +2462,51 @@
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей №6 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей №6 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
         <v>137204</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей №6</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F21" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -2542,84 +2542,84 @@
       </c>
       <c r="M21" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Новодружеськ</t>
         </is>
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
           <t>(06451)28346, (066)6485175</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
           <t>lisshkola6@ukr.net</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
-          <t>http://lisschool6.ucoz.ua</t>
+          <t>https://sites.google.com/view/lislic6/</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Нестеренко Яна Ярославівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Лисичанська гімназія № 29 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанська гімназія № 29 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
         <v>137469</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>Лисичанська гімназія № 29</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -2688,51 +2688,51 @@
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
-          <t>Лисичанський ліцей № 7 Сєвєродонецького району Луганської області</t>
+          <t>Лисичанський ліцей № 7 Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B23" s="5" t="n">
         <v>137419</v>
       </c>
       <c r="C23" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D23" s="4" t="inlineStr">
         <is>
           <t>Лисичанський ліцей № 7</t>
         </is>
       </c>
       <c r="E23" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F23" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -2801,64 +2801,64 @@
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 1 міста Рубіжного Луганської області</t>
+          <t>Гімназія №1 міста Рубіжного Луганської області</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
         <v>142002</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 1 міста Рубіжного</t>
+          <t>Гімназія №1 міста Рубіжного</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F24" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G24" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H24" s="6" t="inlineStr">
         <is>
           <t>4412500000</t>
         </is>
       </c>
       <c r="I24" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -2914,362 +2914,362 @@
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 3 міста Рубіжного Луганської області</t>
+          <t>Гімназія №10 міста Рубіжного Луганської області</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
-        <v>142000</v>
+        <v>142169</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 3 міста Рубіжного</t>
+          <t>Гімназія №10 міста Рубіжного</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F25" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G25" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H25" s="6" t="inlineStr">
         <is>
           <t>4412500000</t>
         </is>
       </c>
       <c r="I25" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J25" s="4" t="inlineStr">
         <is>
           <t>Рубіжне, Луганська область</t>
         </is>
       </c>
       <c r="K25" s="4" t="inlineStr">
         <is>
-          <t>вулиця Студентська, 30</t>
+          <t>вулиця Будівельників, 28</t>
         </is>
       </c>
       <c r="L25" s="6" t="inlineStr">
         <is>
           <t>UA44120090010096548</t>
         </is>
       </c>
       <c r="M25" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Рубіжне</t>
         </is>
       </c>
       <c r="N25" s="7"/>
       <c r="O25" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Рубіжанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P25" s="4" t="inlineStr">
         <is>
-          <t>(095)6164089</t>
+          <t>(06453)71373, (06453)70376</t>
         </is>
       </c>
       <c r="Q25" s="4"/>
       <c r="R25" s="4" t="inlineStr">
         <is>
-          <t>school3rub@ukr.net</t>
+          <t>rub_school_10@ukr.net</t>
         </is>
       </c>
       <c r="S25" s="4" t="inlineStr">
         <is>
-          <t>http://www.megavukladach.wixsite.com/rubschool3</t>
+          <t>https://rubizhne-school10.jimdofree.com/</t>
         </is>
       </c>
       <c r="T25" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Катралєєв Михайло Сергійович</t>
+          <t>Директор Морозко Світлана Євгенівна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 4 міста Рубіжного Луганської області</t>
+          <t>Гімназія №3 міста Рубіжного Луганської області</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
-        <v>143809</v>
+        <v>142000</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 4 міста Рубіжного</t>
+          <t>Гімназія №3 міста Рубіжного</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
           <t>4412500000</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J26" s="4" t="inlineStr">
         <is>
           <t>Рубіжне, Луганська область</t>
         </is>
       </c>
       <c r="K26" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чехова, 3</t>
+          <t>вулиця Студентська, 30</t>
         </is>
       </c>
       <c r="L26" s="6" t="inlineStr">
         <is>
           <t>UA44120090010096548</t>
         </is>
       </c>
       <c r="M26" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Рубіжне</t>
         </is>
       </c>
       <c r="N26" s="7"/>
       <c r="O26" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Рубіжанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P26" s="4" t="inlineStr">
         <is>
-          <t>(099)3031489</t>
+          <t>(095)6164089</t>
         </is>
       </c>
       <c r="Q26" s="4"/>
       <c r="R26" s="4" t="inlineStr">
         <is>
-          <t>zosh.4@ukr.net</t>
+          <t>school3rub@ukr.net</t>
         </is>
       </c>
       <c r="S26" s="4" t="inlineStr">
         <is>
-          <t>https://rubg4.eddy.school/</t>
+          <t>http://www.megavukladach.wixsite.com/rubschool3</t>
         </is>
       </c>
       <c r="T26" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Житлова Наталія Володимирівна</t>
+          <t>В.о. директора Катралєєв Михайло Сергійович</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №10 міста Рубіжного Луганської області</t>
+          <t>Гімназія №4 міста Рубіжного Луганської області</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
-        <v>142169</v>
+        <v>143809</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №10 міста Рубіжного</t>
+          <t>Гімназія №4 міста Рубіжного</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F27" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G27" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H27" s="6" t="inlineStr">
         <is>
           <t>4412500000</t>
         </is>
       </c>
       <c r="I27" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J27" s="4" t="inlineStr">
         <is>
           <t>Рубіжне, Луганська область</t>
         </is>
       </c>
       <c r="K27" s="4" t="inlineStr">
         <is>
-          <t>вулиця Будівельників, 28</t>
+          <t>вулиця Чехова, 3</t>
         </is>
       </c>
       <c r="L27" s="6" t="inlineStr">
         <is>
           <t>UA44120090010096548</t>
         </is>
       </c>
       <c r="M27" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., м. Рубіжне</t>
         </is>
       </c>
       <c r="N27" s="7"/>
       <c r="O27" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Рубіжанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P27" s="4" t="inlineStr">
         <is>
-          <t>(06453)71373, (06453)70376</t>
+          <t>(099)3031489</t>
         </is>
       </c>
       <c r="Q27" s="4"/>
       <c r="R27" s="4" t="inlineStr">
         <is>
-          <t>rub_school_10@ukr.net</t>
+          <t>zosh.4@ukr.net</t>
         </is>
       </c>
       <c r="S27" s="4" t="inlineStr">
         <is>
-          <t>https://rubizhne-school10.jimdofree.com/</t>
+          <t>https://rubg4.eddy.school/</t>
         </is>
       </c>
       <c r="T27" s="4" t="inlineStr">
         <is>
-          <t>Директор Морозко Світлана Євгенівна</t>
+          <t>В.о. директора Житлова Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
@@ -3911,64 +3911,64 @@
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 10 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №10 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B34" s="5" t="n">
         <v>143252</v>
       </c>
       <c r="C34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D34" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 10</t>
+          <t>Гімназія №10</t>
         </is>
       </c>
       <c r="E34" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F34" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G34" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H34" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I34" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -4024,64 +4024,64 @@
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 11 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №11 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
         <v>144647</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 11</t>
+          <t>Гімназія №11</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F35" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G35" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H35" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I35" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -4137,64 +4137,64 @@
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 12 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №12 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B36" s="5" t="n">
         <v>143277</v>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 12</t>
+          <t>Гімназія №12</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F36" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G36" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H36" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I36" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -4250,64 +4250,64 @@
       <c r="U36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X36" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 13 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №13 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B37" s="5" t="n">
         <v>144156</v>
       </c>
       <c r="C37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D37" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 13</t>
+          <t>Гімназія №13</t>
         </is>
       </c>
       <c r="E37" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F37" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G37" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H37" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I37" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -4363,64 +4363,64 @@
       <c r="U37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 14 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №14 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B38" s="5" t="n">
         <v>145724</v>
       </c>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 14</t>
+          <t>Гімназія №14</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H38" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -4476,64 +4476,64 @@
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 15 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №15 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B39" s="5" t="n">
         <v>145732</v>
       </c>
       <c r="C39" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D39" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 15</t>
+          <t>Гімназія №15</t>
         </is>
       </c>
       <c r="E39" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F39" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G39" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H39" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I39" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -4556,847 +4556,847 @@
       </c>
       <c r="M39" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N39" s="7"/>
       <c r="O39" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P39" s="4" t="inlineStr">
         <is>
           <t>(06452)4-35-31, (050)8555834</t>
         </is>
       </c>
       <c r="Q39" s="4"/>
       <c r="R39" s="4" t="inlineStr">
         <is>
           <t>shkolasever15@gmail.com</t>
         </is>
       </c>
       <c r="S39" s="4" t="inlineStr">
         <is>
-          <t>https://seversh15.com.ua</t>
+          <t>https://gimnasium15.com/</t>
         </is>
       </c>
       <c r="T39" s="4" t="inlineStr">
         <is>
           <t>Директор Кузьменко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X39" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 18 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №16 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B40" s="5" t="n">
-        <v>143273</v>
+        <v>145725</v>
       </c>
       <c r="C40" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D40" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 18</t>
+          <t>Гімназія №16</t>
         </is>
       </c>
       <c r="E40" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F40" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G40" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H40" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I40" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J40" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K40" s="4" t="inlineStr">
         <is>
-          <t>вулиця Князя Володимира, 27-Б</t>
+          <t>вулиця Богдана Хмельницького, 97</t>
         </is>
       </c>
       <c r="L40" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M40" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N40" s="7"/>
       <c r="O40" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P40" s="4" t="inlineStr">
         <is>
-          <t>(050)807-82-79</t>
+          <t>(06452)33053, (095)0343468</t>
         </is>
       </c>
       <c r="Q40" s="4"/>
       <c r="R40" s="4" t="inlineStr">
         <is>
-          <t>gymnasium18sev@gmail.com</t>
+          <t>sosh16.sever@gmail.com</t>
         </is>
       </c>
       <c r="S40" s="4" t="inlineStr">
         <is>
-          <t>http://severodonetsk-zosh18.lg.sch.in.ua</t>
+          <t>https://sevschool16.jimdofree.com</t>
         </is>
       </c>
       <c r="T40" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Мерщанська Ольга Іванівна</t>
+          <t>Директор Ночовка Людмила Василівна</t>
         </is>
       </c>
       <c r="U40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X40" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 20 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №18 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B41" s="5" t="n">
-        <v>143280</v>
+        <v>143273</v>
       </c>
       <c r="C41" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D41" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 20</t>
+          <t>Гімназія №18</t>
         </is>
       </c>
       <c r="E41" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F41" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G41" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H41" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I41" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J41" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K41" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 113</t>
+          <t>вулиця Князя Володимира, 27-Б</t>
         </is>
       </c>
       <c r="L41" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M41" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N41" s="7"/>
       <c r="O41" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P41" s="4" t="inlineStr">
         <is>
-          <t>(050)7614924</t>
+          <t>(050)807-82-79</t>
         </is>
       </c>
       <c r="Q41" s="4"/>
       <c r="R41" s="4" t="inlineStr">
         <is>
-          <t>shkola20sever@gmail.com</t>
+          <t>gymnasium18sev@gmail.com</t>
         </is>
       </c>
       <c r="S41" s="4" t="inlineStr">
         <is>
-          <t>https://shko-20.jimdofree.com</t>
+          <t>http://severodonetsk-zosh18.lg.sch.in.ua</t>
         </is>
       </c>
       <c r="T41" s="4" t="inlineStr">
         <is>
-          <t>Директор Кіналь Костянтин Михайлович</t>
+          <t>В.о. директора Мерщанська Ольга Іванівна</t>
         </is>
       </c>
       <c r="U41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X41" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 4 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №20 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B42" s="5" t="n">
-        <v>145333</v>
+        <v>143280</v>
       </c>
       <c r="C42" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D42" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 4</t>
+          <t>Гімназія №20</t>
         </is>
       </c>
       <c r="E42" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F42" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G42" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H42" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I42" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J42" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K42" s="4" t="inlineStr">
         <is>
-          <t>вулиця Хмельницького Богдана, 90</t>
+          <t>вулиця Богдана Хмельницького, 113</t>
         </is>
       </c>
       <c r="L42" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M42" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N42" s="7"/>
       <c r="O42" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P42" s="4" t="inlineStr">
         <is>
-          <t>(06452)31315, (066)8109487</t>
+          <t>(050)7614924</t>
         </is>
       </c>
       <c r="Q42" s="4"/>
       <c r="R42" s="4" t="inlineStr">
         <is>
-          <t>shkola4sever@gmail.com, sevschool4@ukr.net</t>
+          <t>shkola20sever@gmail.com</t>
         </is>
       </c>
       <c r="S42" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/sedschool4</t>
+          <t>https://shko-20.jimdofree.com</t>
         </is>
       </c>
       <c r="T42" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Лаптєва Анна Сергіївна</t>
+          <t>Директор Кіналь Костянтин Михайлович</t>
         </is>
       </c>
       <c r="U42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X42" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 5 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №4 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B43" s="5" t="n">
-        <v>143298</v>
+        <v>145333</v>
       </c>
       <c r="C43" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D43" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 5</t>
+          <t>Гімназія №4</t>
         </is>
       </c>
       <c r="E43" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F43" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G43" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H43" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I43" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J43" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K43" s="4" t="inlineStr">
         <is>
-          <t>проспект Хіміків, 18</t>
+          <t>вулиця Хмельницького Богдана, 90</t>
         </is>
       </c>
       <c r="L43" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M43" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N43" s="7"/>
       <c r="O43" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P43" s="4" t="inlineStr">
         <is>
-          <t>(050)6284674</t>
+          <t>(06452)31315, (066)8109487</t>
         </is>
       </c>
       <c r="Q43" s="4"/>
       <c r="R43" s="4" t="inlineStr">
         <is>
-          <t>school5sever@gmail.com</t>
+          <t>shkola4sever@gmail.com, sevschool4@ukr.net</t>
         </is>
       </c>
       <c r="S43" s="4" t="inlineStr">
         <is>
-          <t>https://severschool5.in.ua</t>
+          <t>https://sites.google.com/view/sedschool4</t>
         </is>
       </c>
       <c r="T43" s="4" t="inlineStr">
         <is>
-          <t>Директор Горобинська Ірина Вікторівна</t>
+          <t>В.о. директора Лаптєва Анна Сергіївна</t>
         </is>
       </c>
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 6 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №5 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
-        <v>143295</v>
+        <v>143298</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 6</t>
+          <t>Гімназія №5</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H44" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr">
         <is>
-          <t>вулиця Миколи Леонтовича, 9</t>
+          <t>проспект Хіміків, 18</t>
         </is>
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>(06452)42458, (096)9003663</t>
+          <t>(050)6284674</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>school6sever@gmail.com, shkola6.sever@ukr.net</t>
+          <t>school5sever@gmail.com</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
-          <t>http://severodonetsk-zosh6.lg.sch.in.ua</t>
+          <t>https://sites.google.com/view/severgimnasium5</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Демчук Світлана Вікторівна</t>
+          <t>Директор Горобинська Ірина Вікторівна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 8 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №6 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
-        <v>143249</v>
+        <v>143295</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>Гімназія № 8</t>
+          <t>Гімназія №6</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H45" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дмитра Сірика, 10</t>
+          <t>вулиця Миколи Леонтовича, 9</t>
         </is>
       </c>
       <c r="L45" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
-          <t>(06452)28001, (050)7571140</t>
+          <t>(06452)42458, (096)9003663</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
-          <t>shkola8sever@gmail.com, szsh-8@ukr.net</t>
+          <t>school6sever@gmail.com, shkola6.sever@ukr.net</t>
         </is>
       </c>
       <c r="S45" s="4" t="inlineStr">
         <is>
-          <t>https://8shkolaseverodonetsk.jimdofree.com</t>
+          <t>http://severodonetsk-zosh6.lg.sch.in.ua/uk/</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>Директор Сташевська Ірина Вікторівна</t>
+          <t>В.о. директора Демчук Світлана Вікторівна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №16 міста Сіверськодонецька Луганської області</t>
+          <t>Гімназія №8 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B46" s="5" t="n">
-        <v>145725</v>
+        <v>143249</v>
       </c>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>Гімназія №16</t>
+          <t>Гімназія №8</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G46" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H46" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J46" s="4" t="inlineStr">
         <is>
           <t>Сєвєродонецьк, Луганська область</t>
         </is>
       </c>
       <c r="K46" s="4" t="inlineStr">
         <is>
-          <t>вулиця Богдана Хмельницького, 97</t>
+          <t>вулиця Дмитра Сірика, 10</t>
         </is>
       </c>
       <c r="L46" s="6" t="inlineStr">
         <is>
           <t>UA44120110010072887</t>
         </is>
       </c>
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
-          <t>(06452)33053, (095)0343468</t>
+          <t>(06452)28001, (050)7571140</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
-          <t>sosh16.sever@gmail.com</t>
+          <t>shkola8sever@gmail.com, szsh-8@ukr.net</t>
         </is>
       </c>
       <c r="S46" s="4" t="inlineStr">
         <is>
-          <t>https://sevschool16.jimdofree.com</t>
+          <t>https://8shkolaseverodonetsk.jimdofree.com</t>
         </is>
       </c>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Директор Ночовка Людмила Василівна</t>
+          <t>Директор Сташевська Ірина Вікторівна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
@@ -5493,64 +5493,64 @@
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 1 міста Сіверськодонецька Луганської області</t>
+          <t>Ліцей №1 міста Сіверськодонецька Луганської області</t>
         </is>
       </c>
       <c r="B48" s="5" t="n">
         <v>145313</v>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 1</t>
+          <t>Ліцей №1</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G48" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H48" s="6" t="inlineStr">
         <is>
           <t>4412900000</t>
         </is>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -5799,51 +5799,51 @@
       </c>
       <c r="M50" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Сіверськодонецьк</t>
         </is>
       </c>
       <c r="N50" s="7"/>
       <c r="O50" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Сіверськодонецької міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P50" s="4" t="inlineStr">
         <is>
           <t>(06452)42586, (099)1921850</t>
         </is>
       </c>
       <c r="Q50" s="4"/>
       <c r="R50" s="4" t="inlineStr">
         <is>
           <t>initiumsever@gmail.com, szsh-1@ukr.net</t>
         </is>
       </c>
       <c r="S50" s="4" t="inlineStr">
         <is>
-          <t>https://szsh-1.e-schools.info</t>
+          <t>https://szsh-1.e-schools.info/</t>
         </is>
       </c>
       <c r="T50" s="4" t="inlineStr">
         <is>
           <t>Директор Чир'ян Арутюн Робертович</t>
         </is>
       </c>
       <c r="U50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -7389,51 +7389,53 @@
       <c r="T64" s="4" t="inlineStr">
         <is>
           <t>Директор Капінос Ірина Іванівна</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y64" s="5"/>
+      <c r="Y64" s="5" t="n">
+        <v>1536</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
           <t>БІЛОВОДСЬКИЙ ЛІЦЕЙ "ЛІДЕР" БІЛОВОДСЬКОЇ СЕЛИЩНОЇ РАДИ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B65" s="5" t="n">
         <v>134953</v>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D65" s="4" t="inlineStr">
         <is>
           <t>БІЛОВОДСЬКИЙ ЛІЦЕЙ «ЛІДЕР»</t>
         </is>
       </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -7502,56 +7504,58 @@
       <c r="T65" s="4" t="inlineStr">
         <is>
           <t>Директор Єресковська Віра Олександрівна</t>
         </is>
       </c>
       <c r="U65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y65" s="5"/>
+      <c r="Y65" s="5" t="n">
+        <v>3510</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="4" t="inlineStr">
         <is>
-          <t>Білогорівський ліцей Сєвєродонецького району Луганської області</t>
+          <t>Білогорівський ліцей Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B66" s="5" t="n">
         <v>141893</v>
       </c>
       <c r="C66" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D66" s="4" t="inlineStr">
         <is>
           <t>Білогорівський ліцей</t>
         </is>
       </c>
       <c r="E66" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F66" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -7807,51 +7811,55 @@
           <t>UA44100010010025116</t>
         </is>
       </c>
       <c r="M68" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сватівський р-н, с-ще Білокуракине</t>
         </is>
       </c>
       <c r="N68" s="7"/>
       <c r="O68" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Білокуракинської селищної ради</t>
         </is>
       </c>
       <c r="P68" s="4" t="inlineStr">
         <is>
           <t>(099)28-49-755</t>
         </is>
       </c>
       <c r="Q68" s="4"/>
       <c r="R68" s="4" t="inlineStr">
         <is>
           <t>bsh1@ukr.net</t>
         </is>
       </c>
-      <c r="S68" s="4"/>
+      <c r="S68" s="4" t="inlineStr">
+        <is>
+          <t>https://blk.licey.org.ua/</t>
+        </is>
+      </c>
       <c r="T68" s="4" t="inlineStr">
         <is>
           <t>Директор Вашура Олена Григорівна</t>
         </is>
       </c>
       <c r="U68" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X68" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
@@ -7995,51 +8003,51 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G70" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H70" s="6" t="inlineStr">
         <is>
           <t>4423355300</t>
         </is>
       </c>
       <c r="I70" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J70" s="4" t="inlineStr">
         <is>
           <t>смт Білолуцьк, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K70" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 15-А</t>
+          <t>вулиця Шкільна, 15 А</t>
         </is>
       </c>
       <c r="L70" s="6" t="inlineStr">
         <is>
           <t>UA44140030010086904</t>
         </is>
       </c>
       <c r="M70" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с-ще Білолуцьк</t>
         </is>
       </c>
       <c r="N70" s="7"/>
       <c r="O70" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Білолуцької селищної ради</t>
         </is>
       </c>
       <c r="P70" s="4" t="inlineStr">
         <is>
           <t>(050)0368607</t>
         </is>
       </c>
       <c r="Q70" s="4"/>
       <c r="R70" s="4" t="inlineStr">
@@ -8338,51 +8346,51 @@
         </is>
       </c>
       <c r="J73" s="4" t="inlineStr">
         <is>
           <t>с. Булавинівка, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K73" s="4" t="inlineStr">
         <is>
           <t>вулиця Айдарська, 11</t>
         </is>
       </c>
       <c r="L73" s="6" t="inlineStr">
         <is>
           <t>UA44140090020077825</t>
         </is>
       </c>
       <c r="M73" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Булавинівка</t>
         </is>
       </c>
       <c r="N73" s="7"/>
       <c r="O73" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P73" s="4" t="inlineStr">
         <is>
           <t>(06463)96430, (099)4544766</t>
         </is>
       </c>
       <c r="Q73" s="4"/>
       <c r="R73" s="4" t="inlineStr">
         <is>
           <t>bulavinzosh@i.ua</t>
         </is>
       </c>
       <c r="S73" s="4" t="inlineStr">
         <is>
           <t>https://bulavinschool.e-schools.info</t>
         </is>
       </c>
       <c r="T73" s="4" t="inlineStr">
         <is>
           <t>Директор Ганага Ірина Петрівна</t>
         </is>
       </c>
       <c r="U73" s="6" t="inlineStr">
         <is>
@@ -10252,51 +10260,51 @@
       <c r="U90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V90" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X90" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y90" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="4" t="inlineStr">
         <is>
-          <t>Вовчоярівська гімназія Сєвєродонецького району Луганської області</t>
+          <t>Вовчоярівська гімназія Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B91" s="5" t="n">
         <v>142191</v>
       </c>
       <c r="C91" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D91" s="4" t="inlineStr">
         <is>
           <t>Вовчоярівська гімназія</t>
         </is>
       </c>
       <c r="E91" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F91" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
@@ -10651,51 +10659,51 @@
         </is>
       </c>
       <c r="J94" s="4" t="inlineStr">
         <is>
           <t>с. Ганусівка, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K94" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 10</t>
         </is>
       </c>
       <c r="L94" s="6" t="inlineStr">
         <is>
           <t>UA44140090030064314</t>
         </is>
       </c>
       <c r="M94" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Ганусівка</t>
         </is>
       </c>
       <c r="N94" s="7"/>
       <c r="O94" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P94" s="4" t="inlineStr">
         <is>
           <t>(06463)96122</t>
         </is>
       </c>
       <c r="Q94" s="4"/>
       <c r="R94" s="4" t="inlineStr">
         <is>
           <t>ganusiv@i.ua</t>
         </is>
       </c>
       <c r="S94" s="4" t="inlineStr">
         <is>
           <t>www.ganusiv-school.at.ua</t>
         </is>
       </c>
       <c r="T94" s="4" t="inlineStr">
         <is>
           <t>Директор Ганус Олександр Сергійович</t>
         </is>
       </c>
       <c r="U94" s="6" t="inlineStr">
         <is>
@@ -10996,51 +11004,55 @@
           <t>UA44120010010055038</t>
         </is>
       </c>
       <c r="M97" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Гірське</t>
         </is>
       </c>
       <c r="N97" s="7"/>
       <c r="O97" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Гірської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P97" s="4" t="inlineStr">
         <is>
           <t>(050)2277523</t>
         </is>
       </c>
       <c r="Q97" s="4"/>
       <c r="R97" s="4" t="inlineStr">
         <is>
           <t>gorsk.osvita@ukr.net</t>
         </is>
       </c>
-      <c r="S97" s="4"/>
+      <c r="S97" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/view/gorsk-osvita</t>
+        </is>
+      </c>
       <c r="T97" s="4" t="inlineStr">
         <is>
           <t>Директор Кацинська Олена Вікторівна</t>
         </is>
       </c>
       <c r="U97" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X97" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
@@ -12084,51 +12096,51 @@
         </is>
       </c>
       <c r="J107" s="4" t="inlineStr">
         <is>
           <t>с. Донцівка, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K107" s="4" t="inlineStr">
         <is>
           <t>вулиця Тараса Шевченка, 55</t>
         </is>
       </c>
       <c r="L107" s="6" t="inlineStr">
         <is>
           <t>UA44140090040023068</t>
         </is>
       </c>
       <c r="M107" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Донцівка</t>
         </is>
       </c>
       <c r="N107" s="7"/>
       <c r="O107" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P107" s="4" t="inlineStr">
         <is>
           <t>(06463)96315, (098)5042338</t>
         </is>
       </c>
       <c r="Q107" s="4"/>
       <c r="R107" s="4" t="inlineStr">
         <is>
           <t>dontsivka@i.ua</t>
         </is>
       </c>
       <c r="S107" s="4"/>
       <c r="T107" s="4" t="inlineStr">
         <is>
           <t>Директор Миршевий Олександр Володимирович</t>
         </is>
       </c>
       <c r="U107" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V107" s="6" t="inlineStr">
@@ -12532,51 +12544,51 @@
         </is>
       </c>
       <c r="J111" s="4" t="inlineStr">
         <is>
           <t>с. Заайдарівка, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K111" s="4" t="inlineStr">
         <is>
           <t>вулиця Первомайська, 38</t>
         </is>
       </c>
       <c r="L111" s="6" t="inlineStr">
         <is>
           <t>UA44140090050074286</t>
         </is>
       </c>
       <c r="M111" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Заайдарівка</t>
         </is>
       </c>
       <c r="N111" s="7"/>
       <c r="O111" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P111" s="4" t="inlineStr">
         <is>
           <t>(06463)98238</t>
         </is>
       </c>
       <c r="Q111" s="4"/>
       <c r="R111" s="4" t="inlineStr">
         <is>
           <t>zaaidar@i.ua</t>
         </is>
       </c>
       <c r="S111" s="4" t="inlineStr">
         <is>
           <t>http://zaajdarivka.lg.ua</t>
         </is>
       </c>
       <c r="T111" s="4" t="inlineStr">
         <is>
           <t>Завідувач філією Бур'як Дмитро Олександрович</t>
         </is>
       </c>
       <c r="U111" s="6" t="inlineStr">
         <is>
@@ -12645,51 +12657,51 @@
         </is>
       </c>
       <c r="J112" s="4" t="inlineStr">
         <is>
           <t>с. Закотне, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K112" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 1</t>
         </is>
       </c>
       <c r="L112" s="6" t="inlineStr">
         <is>
           <t>UA44140090060043298</t>
         </is>
       </c>
       <c r="M112" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Закотне</t>
         </is>
       </c>
       <c r="N112" s="7"/>
       <c r="O112" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P112" s="4" t="inlineStr">
         <is>
           <t>(06463)94439, (099)5542093</t>
         </is>
       </c>
       <c r="Q112" s="4"/>
       <c r="R112" s="4"/>
       <c r="S112" s="4"/>
       <c r="T112" s="4" t="inlineStr">
         <is>
           <t>Директор Буряк Світлана Анатоліївна</t>
         </is>
       </c>
       <c r="U112" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V112" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
@@ -13097,51 +13109,51 @@
       </c>
       <c r="M116" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Золоте</t>
         </is>
       </c>
       <c r="N116" s="7"/>
       <c r="O116" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Гірської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P116" s="4" t="inlineStr">
         <is>
           <t>(066)798-75-41</t>
         </is>
       </c>
       <c r="Q116" s="4"/>
       <c r="R116" s="4" t="inlineStr">
         <is>
           <t>zolot.litsey16@gmail.com</t>
         </is>
       </c>
       <c r="S116" s="4" t="inlineStr">
         <is>
-          <t>http://zolote-bg.ucoz.ua/</t>
+          <t>https://sites.google.com/view/gorsk-osvita</t>
         </is>
       </c>
       <c r="T116" s="4" t="inlineStr">
         <is>
           <t> Заїка Володимир Миколайович</t>
         </is>
       </c>
       <c r="U116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X116" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -13208,51 +13220,55 @@
           <t>UA44120010020096222</t>
         </is>
       </c>
       <c r="M117" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Золоте</t>
         </is>
       </c>
       <c r="N117" s="7"/>
       <c r="O117" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Гірської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P117" s="4" t="inlineStr">
         <is>
           <t>(095)723-24-65</t>
         </is>
       </c>
       <c r="Q117" s="4"/>
       <c r="R117" s="4" t="inlineStr">
         <is>
           <t>school_5-1936@ukr.net</t>
         </is>
       </c>
-      <c r="S117" s="4"/>
+      <c r="S117" s="4" t="inlineStr">
+        <is>
+          <t>https://zlt5.licey.org.ua/</t>
+        </is>
+      </c>
       <c r="T117" s="4" t="inlineStr">
         <is>
           <t>Директор Бабак Олена Михайлівна</t>
         </is>
       </c>
       <c r="U117" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X117" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
@@ -14070,51 +14086,51 @@
         </is>
       </c>
       <c r="J125" s="4" t="inlineStr">
         <is>
           <t>с. Кам'янка, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K125" s="4" t="inlineStr">
         <is>
           <t>вулиця Пульного, 11</t>
         </is>
       </c>
       <c r="L125" s="6" t="inlineStr">
         <is>
           <t>UA44140090080034072</t>
         </is>
       </c>
       <c r="M125" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Кам’янка</t>
         </is>
       </c>
       <c r="N125" s="7"/>
       <c r="O125" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P125" s="4" t="inlineStr">
         <is>
           <t>(06463)9-62-20</t>
         </is>
       </c>
       <c r="Q125" s="4"/>
       <c r="R125" s="4" t="inlineStr">
         <is>
           <t>kamenka-novopskov@rambler.ru</t>
         </is>
       </c>
       <c r="S125" s="4"/>
       <c r="T125" s="4" t="inlineStr">
         <is>
           <t>Директор Лата Галина Михайлівна</t>
         </is>
       </c>
       <c r="U125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V125" s="6" t="inlineStr">
@@ -14853,51 +14869,51 @@
       </c>
       <c r="M132" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, с-ще Комишуваха</t>
         </is>
       </c>
       <c r="N132" s="7"/>
       <c r="O132" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P132" s="4" t="inlineStr">
         <is>
           <t>(099)7650605</t>
         </is>
       </c>
       <c r="Q132" s="4"/>
       <c r="R132" s="4" t="inlineStr">
         <is>
           <t>kamishuvaska@ukr.net</t>
         </is>
       </c>
       <c r="S132" s="4" t="inlineStr">
         <is>
-          <t>http://komyshuvaha-sch.ucoz.ua/</t>
+          <t>http://komyshuvaskyi-litsei.e-schools.info/</t>
         </is>
       </c>
       <c r="T132" s="4" t="inlineStr">
         <is>
           <t>Директор Богданова Олена Володимирівна</t>
         </is>
       </c>
       <c r="U132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -15410,51 +15426,51 @@
       </c>
       <c r="M137" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сватівський р-н, с-ще Красноріченське</t>
         </is>
       </c>
       <c r="N137" s="7"/>
       <c r="O137" s="4" t="inlineStr">
         <is>
           <t>ВІДДІЛ ОСВІТИ, КУЛЬТУРИ, МОЛОДІ ТА СПОРТУ КРАСНОРІЧЕНСЬКОЇ СЕЛИЩНОЇ РАДИ СВАТІВСЬКОГО РАЙОНУ ЛУГАНСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="P137" s="4" t="inlineStr">
         <is>
           <t>(06454)93157</t>
         </is>
       </c>
       <c r="Q137" s="4"/>
       <c r="R137" s="4" t="inlineStr">
         <is>
           <t>kras.lyceum22@gmail.com</t>
         </is>
       </c>
       <c r="S137" s="4" t="inlineStr">
         <is>
-          <t>https://kraslyceum.ot.ua/</t>
+          <t>http://krasnorichenske-lyceum.lg.sch.in.ua/</t>
         </is>
       </c>
       <c r="T137" s="4" t="inlineStr">
         <is>
           <t>Директор Коваль Ірина Анатоліївна</t>
         </is>
       </c>
       <c r="U137" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X137" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -17546,51 +17562,51 @@
       <c r="U156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V156" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X156" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y156" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="4" t="inlineStr">
         <is>
-          <t>Ліцей с. Лисичанського Сєвєродонецького району Луганської області</t>
+          <t>Ліцей селища Лисичанський Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B157" s="5" t="n">
         <v>140644</v>
       </c>
       <c r="C157" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D157" s="4" t="inlineStr">
         <is>
           <t>Ліцей с. Лисичанського</t>
         </is>
       </c>
       <c r="E157" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F157" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -17626,51 +17642,51 @@
       </c>
       <c r="M157" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, с-ще Лисичанський</t>
         </is>
       </c>
       <c r="N157" s="7"/>
       <c r="O157" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P157" s="4" t="inlineStr">
         <is>
           <t>(050)572-05-17</t>
         </is>
       </c>
       <c r="Q157" s="4"/>
       <c r="R157" s="4" t="inlineStr">
         <is>
           <t>zoshlisich@gmail.com</t>
         </is>
       </c>
       <c r="S157" s="4" t="inlineStr">
         <is>
-          <t>http://zoshlisich.ucoz.ua</t>
+          <t>https://sites.google.com/view/liceumlisich/</t>
         </is>
       </c>
       <c r="T157" s="4" t="inlineStr">
         <is>
           <t>Директор Демченко Зоя Вікторівна</t>
         </is>
       </c>
       <c r="U157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -17723,51 +17739,51 @@
         </is>
       </c>
       <c r="J158" s="4" t="inlineStr">
         <is>
           <t>с. Лисогорівка, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K158" s="4" t="inlineStr">
         <is>
           <t>вулиця Братів Касяненко, 59а</t>
         </is>
       </c>
       <c r="L158" s="6" t="inlineStr">
         <is>
           <t>UA44140090090036648</t>
         </is>
       </c>
       <c r="M158" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Лисогорівка</t>
         </is>
       </c>
       <c r="N158" s="7"/>
       <c r="O158" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P158" s="4" t="inlineStr">
         <is>
           <t>(099)1037146</t>
         </is>
       </c>
       <c r="Q158" s="4"/>
       <c r="R158" s="4" t="inlineStr">
         <is>
           <t>lysogorivka@i.ua</t>
         </is>
       </c>
       <c r="S158" s="4"/>
       <c r="T158" s="4" t="inlineStr">
         <is>
           <t>Директор Мірошник Каріна Геннадіївна</t>
         </is>
       </c>
       <c r="U158" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V158" s="6" t="inlineStr">
@@ -18276,51 +18292,51 @@
         </is>
       </c>
       <c r="J163" s="4" t="inlineStr">
         <is>
           <t>с. Макартетине, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K163" s="4" t="inlineStr">
         <is>
           <t>вулиця Тихонівська, 42Д</t>
         </is>
       </c>
       <c r="L163" s="6" t="inlineStr">
         <is>
           <t>UA44140090100021293</t>
         </is>
       </c>
       <c r="M163" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Макартетине</t>
         </is>
       </c>
       <c r="N163" s="7"/>
       <c r="O163" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P163" s="4" t="inlineStr">
         <is>
           <t>(06463)9-85-47</t>
         </is>
       </c>
       <c r="Q163" s="4"/>
       <c r="R163" s="4" t="inlineStr">
         <is>
           <t>skolenova@i.ua</t>
         </is>
       </c>
       <c r="S163" s="4"/>
       <c r="T163" s="4" t="inlineStr">
         <is>
           <t>Завідувач філією Колєнова Світлана Іванівна</t>
         </is>
       </c>
       <c r="U163" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V163" s="6" t="inlineStr">
@@ -18652,64 +18668,64 @@
       <c r="U166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X166" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y166" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="4" t="inlineStr">
         <is>
-          <t>Марківський ліцей «КРОК» Марківської селищної ради Луганської області</t>
+          <t>Марківський ліцей "КРОК" Марківської селищної ради Луганської області</t>
         </is>
       </c>
       <c r="B167" s="5" t="n">
         <v>137947</v>
       </c>
       <c r="C167" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D167" s="4" t="inlineStr">
         <is>
-          <t>Марківський ліцей «КРОК»</t>
+          <t>Марківський ліцей "КРОК"</t>
         </is>
       </c>
       <c r="E167" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F167" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G167" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H167" s="6" t="inlineStr">
         <is>
           <t>4422555100</t>
         </is>
       </c>
       <c r="I167" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
@@ -18870,99 +18886,99 @@
       <c r="U168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V168" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X168" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y168" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="4" t="inlineStr">
         <is>
-          <t>Мирнодолинський ліцей Сєвєродонецького району Луганської області</t>
+          <t>Мирнодолинський ліцей Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="B169" s="5" t="n">
         <v>140643</v>
       </c>
       <c r="C169" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
           <t>Мирнодолинський ліцей</t>
         </is>
       </c>
       <c r="E169" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G169" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H169" s="6" t="inlineStr">
         <is>
           <t>4423857500</t>
         </is>
       </c>
       <c r="I169" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J169" s="4" t="inlineStr">
         <is>
           <t>смт Мирна Долина, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K169" s="4" t="inlineStr">
         <is>
-          <t>вулиця Совхозна, 50</t>
+          <t>вулиця Ярослава Мудрого, 50</t>
         </is>
       </c>
       <c r="L169" s="6" t="inlineStr">
         <is>
           <t>UA44120050070055153</t>
         </is>
       </c>
       <c r="M169" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, с-ще Мирна Долина</t>
         </is>
       </c>
       <c r="N169" s="7"/>
       <c r="O169" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Лисичанської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P169" s="4" t="inlineStr">
         <is>
           <t>(050)750-36-72</t>
         </is>
       </c>
       <c r="Q169" s="4"/>
       <c r="R169" s="4" t="inlineStr">
@@ -20698,56 +20714,56 @@
       </c>
       <c r="M185" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, с-ще Нижнє</t>
         </is>
       </c>
       <c r="N185" s="7"/>
       <c r="O185" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Гірської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P185" s="4" t="inlineStr">
         <is>
           <t>(097)9871368</t>
         </is>
       </c>
       <c r="Q185" s="4"/>
       <c r="R185" s="4" t="inlineStr">
         <is>
           <t>nzoh36@ukr.net</t>
         </is>
       </c>
       <c r="S185" s="4" t="inlineStr">
         <is>
-          <t>http://school36.ucoz.ua</t>
+          <t>https://zlt5.licey.org.ua/</t>
         </is>
       </c>
       <c r="T185" s="4" t="inlineStr">
         <is>
-          <t>Директор Cоколова Ірина Сабирівна</t>
+          <t>Директор Соколова Ірина Сабирівна</t>
         </is>
       </c>
       <c r="U185" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X185" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y185" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="186">
@@ -22511,131 +22527,131 @@
       <c r="U201" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V201" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W201" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X201" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y201" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="4" t="inlineStr">
         <is>
-          <t>Новопсковський газопроводський ліцей Новопсковської селищної ради Луганської області</t>
+          <t>Ліцей №1 Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="B202" s="5" t="n">
         <v>137497</v>
       </c>
       <c r="C202" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D202" s="4" t="inlineStr">
         <is>
-          <t>Новопсковський газопроводський ліцей</t>
+          <t>Ліцей №1 Айдарської селищної ради</t>
         </is>
       </c>
       <c r="E202" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F202" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G202" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H202" s="6" t="inlineStr">
         <is>
           <t>4423355100</t>
         </is>
       </c>
       <c r="I202" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J202" s="4" t="inlineStr">
         <is>
           <t>смт Новопсков, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K202" s="4" t="inlineStr">
         <is>
           <t>вулиця Магістральна, 307</t>
         </is>
       </c>
       <c r="L202" s="6" t="inlineStr">
         <is>
           <t>UA44140090010043803</t>
         </is>
       </c>
       <c r="M202" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с-ще Айдар</t>
         </is>
       </c>
       <c r="N202" s="7"/>
       <c r="O202" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P202" s="4" t="inlineStr">
         <is>
-          <t>(06463)97440</t>
+          <t>(050)2376108</t>
         </is>
       </c>
       <c r="Q202" s="4"/>
       <c r="R202" s="4" t="inlineStr">
         <is>
-          <t>infos_np@i.ua</t>
+          <t>gazoprovodlicey@gmail.com</t>
         </is>
       </c>
       <c r="S202" s="4" t="inlineStr">
         <is>
-          <t>http://novopskov-gaszosh.edukit.lg.ua</t>
+          <t>https://litsey1-aidar.blogspot.com</t>
         </is>
       </c>
       <c r="T202" s="4" t="inlineStr">
         <is>
           <t>Директор Путиля Віталій Васильович</t>
         </is>
       </c>
       <c r="U202" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V202" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W202" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X202" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -22688,51 +22704,51 @@
         </is>
       </c>
       <c r="J203" s="4" t="inlineStr">
         <is>
           <t>смт Новопсков, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K203" s="4" t="inlineStr">
         <is>
           <t>вулиця Первомайська, 2</t>
         </is>
       </c>
       <c r="L203" s="6" t="inlineStr">
         <is>
           <t>UA44140090010043803</t>
         </is>
       </c>
       <c r="M203" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с-ще Айдар</t>
         </is>
       </c>
       <c r="N203" s="7"/>
       <c r="O203" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P203" s="4" t="inlineStr">
         <is>
           <t>(06463)2-10-74</t>
         </is>
       </c>
       <c r="Q203" s="4"/>
       <c r="R203" s="4" t="inlineStr">
         <is>
           <t>novopskovskijozo@gmail.com</t>
         </is>
       </c>
       <c r="S203" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/novopskovskijozo</t>
         </is>
       </c>
       <c r="T203" s="4" t="inlineStr">
         <is>
           <t>Директор Знов'як Денис Сергійович</t>
         </is>
       </c>
       <c r="U203" s="6" t="inlineStr">
         <is>
@@ -22801,51 +22817,51 @@
         </is>
       </c>
       <c r="J204" s="4" t="inlineStr">
         <is>
           <t>с. Новорозсош, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K204" s="4" t="inlineStr">
         <is>
           <t>вулиця Ювілейна, 17</t>
         </is>
       </c>
       <c r="L204" s="6" t="inlineStr">
         <is>
           <t>UA44140090110040068</t>
         </is>
       </c>
       <c r="M204" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Плотина</t>
         </is>
       </c>
       <c r="N204" s="7"/>
       <c r="O204" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P204" s="4" t="inlineStr">
         <is>
           <t>(099)0362703</t>
         </is>
       </c>
       <c r="Q204" s="4"/>
       <c r="R204" s="4" t="inlineStr">
         <is>
           <t>nvrschol@i.ua</t>
         </is>
       </c>
       <c r="S204" s="4"/>
       <c r="T204" s="4" t="inlineStr">
         <is>
           <t>Директор Петрушова Наталія Іванівна</t>
         </is>
       </c>
       <c r="U204" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V204" s="6" t="inlineStr">
@@ -23778,51 +23794,51 @@
         </is>
       </c>
       <c r="J213" s="4" t="inlineStr">
         <is>
           <t>с. Осинове, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K213" s="4" t="inlineStr">
         <is>
           <t>вулиця Слобожанська, 1</t>
         </is>
       </c>
       <c r="L213" s="6" t="inlineStr">
         <is>
           <t>UA44140090120061289</t>
         </is>
       </c>
       <c r="M213" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Осинове</t>
         </is>
       </c>
       <c r="N213" s="7"/>
       <c r="O213" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P213" s="4" t="inlineStr">
         <is>
           <t>(06463)94792</t>
         </is>
       </c>
       <c r="Q213" s="4"/>
       <c r="R213" s="4" t="inlineStr">
         <is>
           <t>osin1zosh@i.ua</t>
         </is>
       </c>
       <c r="S213" s="4"/>
       <c r="T213" s="4" t="inlineStr">
         <is>
           <t>Завідувач філією Літвінов Микола Васильович</t>
         </is>
       </c>
       <c r="U213" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V213" s="6" t="inlineStr">
@@ -23887,51 +23903,51 @@
         </is>
       </c>
       <c r="J214" s="4" t="inlineStr">
         <is>
           <t>с. Осинове, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K214" s="4" t="inlineStr">
         <is>
           <t>вулиця Лісна, 2А</t>
         </is>
       </c>
       <c r="L214" s="6" t="inlineStr">
         <is>
           <t>UA44140090120061289</t>
         </is>
       </c>
       <c r="M214" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Осинове</t>
         </is>
       </c>
       <c r="N214" s="7"/>
       <c r="O214" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P214" s="4" t="inlineStr">
         <is>
           <t>(06364)92138</t>
         </is>
       </c>
       <c r="Q214" s="4"/>
       <c r="R214" s="4" t="inlineStr">
         <is>
           <t>osin2zosh@i.ua</t>
         </is>
       </c>
       <c r="S214" s="4" t="inlineStr">
         <is>
           <t>http://osynove-school2.lg.sch.in.ua</t>
         </is>
       </c>
       <c r="T214" s="4" t="inlineStr">
         <is>
           <t>Завідувач філією Мазнєва Валентина Миколаївна</t>
         </is>
       </c>
       <c r="U214" s="6" t="inlineStr">
         <is>
@@ -24771,51 +24787,51 @@
         </is>
       </c>
       <c r="J222" s="4" t="inlineStr">
         <is>
           <t>с. Писарівка, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K222" s="4" t="inlineStr">
         <is>
           <t>вулиця Шкільна, 54</t>
         </is>
       </c>
       <c r="L222" s="6" t="inlineStr">
         <is>
           <t>UA44140090140032769</t>
         </is>
       </c>
       <c r="M222" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Писарівка</t>
         </is>
       </c>
       <c r="N222" s="7"/>
       <c r="O222" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P222" s="4" t="inlineStr">
         <is>
           <t>(06463)98356</t>
         </is>
       </c>
       <c r="Q222" s="4"/>
       <c r="R222" s="4" t="inlineStr">
         <is>
           <t>natprotasova@i.ua</t>
         </is>
       </c>
       <c r="S222" s="4"/>
       <c r="T222" s="4" t="inlineStr">
         <is>
           <t>Директор Протасова Наталія Михайлівна</t>
         </is>
       </c>
       <c r="U222" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V222" s="6" t="inlineStr">
@@ -24993,51 +25009,51 @@
         </is>
       </c>
       <c r="J224" s="4" t="inlineStr">
         <is>
           <t>с. Піски, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K224" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 10</t>
         </is>
       </c>
       <c r="L224" s="6" t="inlineStr">
         <is>
           <t>UA44140090150063442</t>
         </is>
       </c>
       <c r="M224" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Піски</t>
         </is>
       </c>
       <c r="N224" s="7"/>
       <c r="O224" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P224" s="4" t="inlineStr">
         <is>
           <t>(06463)94141</t>
         </is>
       </c>
       <c r="Q224" s="4"/>
       <c r="R224" s="4" t="inlineStr">
         <is>
           <t>piszosh@i.ua</t>
         </is>
       </c>
       <c r="S224" s="4"/>
       <c r="T224" s="4" t="inlineStr">
         <is>
           <t>Директор Пантєлєєв Віталій Михайлович</t>
         </is>
       </c>
       <c r="U224" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V224" s="6" t="inlineStr">
@@ -25567,51 +25583,51 @@
       </c>
       <c r="N229" s="7"/>
       <c r="O229" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P229" s="4" t="inlineStr">
         <is>
           <t>(06474)20490</t>
         </is>
       </c>
       <c r="Q229" s="4"/>
       <c r="R229" s="4" t="inlineStr">
         <is>
           <t>popasnaya_school_1@ukr.net</t>
         </is>
       </c>
       <c r="S229" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/kulitsey1/</t>
         </is>
       </c>
       <c r="T229" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Синиченко Тетяна Василівна</t>
+          <t>В.о. директора Синиченко Тетяна Василівна</t>
         </is>
       </c>
       <c r="U229" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X229" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y229" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="230">
@@ -25675,51 +25691,51 @@
       </c>
       <c r="M230" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N230" s="7"/>
       <c r="O230" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P230" s="4" t="inlineStr">
         <is>
           <t>(06474)20061</t>
         </is>
       </c>
       <c r="Q230" s="4"/>
       <c r="R230" s="4" t="inlineStr">
         <is>
           <t>gim.20@ukr.net</t>
         </is>
       </c>
       <c r="S230" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/popasna-lyceum20/</t>
+          <t>https://cutt.ly/VtOJqg8V</t>
         </is>
       </c>
       <c r="T230" s="4" t="inlineStr">
         <is>
           <t>Директор Терпелюк Олена Григорівна</t>
         </is>
       </c>
       <c r="U230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X230" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -25901,51 +25917,51 @@
       </c>
       <c r="M232" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N232" s="7"/>
       <c r="O232" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P232" s="4" t="inlineStr">
         <is>
           <t>(06474)32645</t>
         </is>
       </c>
       <c r="Q232" s="4"/>
       <c r="R232" s="4" t="inlineStr">
         <is>
           <t>popasna.pbq25@ukr.net</t>
         </is>
       </c>
       <c r="S232" s="4" t="inlineStr">
         <is>
-          <t>http://oosh-25.at.ua</t>
+          <t>https://popasnalicej25.wixsite.com/my-site-1</t>
         </is>
       </c>
       <c r="T232" s="4" t="inlineStr">
         <is>
           <t>Директор Гупал Анатолій Вікторович</t>
         </is>
       </c>
       <c r="U232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -25982,83 +25998,83 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G233" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H233" s="6" t="inlineStr">
         <is>
           <t>4423810100</t>
         </is>
       </c>
       <c r="I233" s="4" t="inlineStr">
         <is>
           <t>Луганська область</t>
         </is>
       </c>
       <c r="J233" s="4" t="inlineStr">
         <is>
           <t>Попасна, Попаснянський район, Луганська область</t>
         </is>
       </c>
       <c r="K233" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чехова, 7</t>
+          <t>вулиця Свободи, 7</t>
         </is>
       </c>
       <c r="L233" s="6" t="inlineStr">
         <is>
           <t>UA44120070010080343</t>
         </is>
       </c>
       <c r="M233" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сіверськодонецький р-н, м. Попасна</t>
         </is>
       </c>
       <c r="N233" s="7"/>
       <c r="O233" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Попаснянської міської військової адміністрації Сіверськодонецького району Луганської області</t>
         </is>
       </c>
       <c r="P233" s="4" t="inlineStr">
         <is>
           <t>(06474)20242</t>
         </is>
       </c>
       <c r="Q233" s="4"/>
       <c r="R233" s="4" t="inlineStr">
         <is>
           <t>school21popasnaya@ukr.net</t>
         </is>
       </c>
       <c r="S233" s="4" t="inlineStr">
         <is>
-          <t>http://popasna-school21.lg.sch.in.ua/</t>
+          <t>https://sites.google.com/view/popasna-school21/</t>
         </is>
       </c>
       <c r="T233" s="4" t="inlineStr">
         <is>
           <t>Директор Устенко Марина Георгіївна</t>
         </is>
       </c>
       <c r="U233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X233" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -26765,51 +26781,51 @@
         </is>
       </c>
       <c r="J240" s="4" t="inlineStr">
         <is>
           <t>с. Риб'янцеве, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K240" s="4" t="inlineStr">
         <is>
           <t>вулиця Миру, 28А</t>
         </is>
       </c>
       <c r="L240" s="6" t="inlineStr">
         <is>
           <t>UA44140090160023247</t>
         </is>
       </c>
       <c r="M240" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Риб’янцеве</t>
         </is>
       </c>
       <c r="N240" s="7"/>
       <c r="O240" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P240" s="4" t="inlineStr">
         <is>
           <t>(06463)96730, (095)2046768</t>
         </is>
       </c>
       <c r="Q240" s="4"/>
       <c r="R240" s="4" t="inlineStr">
         <is>
           <t>rib_school@i.ua</t>
         </is>
       </c>
       <c r="S240" s="4"/>
       <c r="T240" s="4" t="inlineStr">
         <is>
           <t>Директор Пронька Андрій Васильович</t>
         </is>
       </c>
       <c r="U240" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V240" s="6" t="inlineStr">
@@ -26874,51 +26890,51 @@
         </is>
       </c>
       <c r="J241" s="4" t="inlineStr">
         <is>
           <t>с. Рогове, Новопсковський район, Луганська область</t>
         </is>
       </c>
       <c r="K241" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 10</t>
         </is>
       </c>
       <c r="L241" s="6" t="inlineStr">
         <is>
           <t>UA44140090170018090</t>
         </is>
       </c>
       <c r="M241" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Рогове</t>
         </is>
       </c>
       <c r="N241" s="7"/>
       <c r="O241" s="4" t="inlineStr">
         <is>
-          <t>Відділ освіти Новопсковської селищної ради</t>
+          <t>Відділ освіти Айдарської селищної ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P241" s="4" t="inlineStr">
         <is>
           <t>(06463)96633</t>
         </is>
       </c>
       <c r="Q241" s="4"/>
       <c r="R241" s="4" t="inlineStr">
         <is>
           <t>rogovo@i.ua</t>
         </is>
       </c>
       <c r="S241" s="4"/>
       <c r="T241" s="4" t="inlineStr">
         <is>
           <t>Директор Брюховецька Любов Миколаївна</t>
         </is>
       </c>
       <c r="U241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V241" s="6" t="inlineStr">
@@ -27764,51 +27780,55 @@
           <t>UA44100110010094316</t>
         </is>
       </c>
       <c r="M249" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сватівський р-н, м. Сватове</t>
         </is>
       </c>
       <c r="N249" s="7"/>
       <c r="O249" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Сватівської міської ради</t>
         </is>
       </c>
       <c r="P249" s="4" t="inlineStr">
         <is>
           <t>(095)2116739</t>
         </is>
       </c>
       <c r="Q249" s="4"/>
       <c r="R249" s="4" t="inlineStr">
         <is>
           <t>litsey_svatovo_ukr@ukr.net</t>
         </is>
       </c>
-      <c r="S249" s="4"/>
+      <c r="S249" s="4" t="inlineStr">
+        <is>
+          <t>https://svatove-lyceum.pp.ua</t>
+        </is>
+      </c>
       <c r="T249" s="4" t="inlineStr">
         <is>
           <t>Директор Василевська Олена Василівна</t>
         </is>
       </c>
       <c r="U249" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V249" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W249" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X249" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
@@ -31316,51 +31336,55 @@
           <t>UA44100130010040850</t>
         </is>
       </c>
       <c r="M281" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Сватівський р-н, с-ще Троїцьке</t>
         </is>
       </c>
       <c r="N281" s="7"/>
       <c r="O281" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Троїцької селищної ради</t>
         </is>
       </c>
       <c r="P281" s="4" t="inlineStr">
         <is>
           <t>(06456)2-32-35</t>
         </is>
       </c>
       <c r="Q281" s="4"/>
       <c r="R281" s="4" t="inlineStr">
         <is>
           <t>lyceum_p@troicka-gromada.gov.ua</t>
         </is>
       </c>
-      <c r="S281" s="4"/>
+      <c r="S281" s="4" t="inlineStr">
+        <is>
+          <t>http://troitske-gymnasium.lg.sch.in.ua/</t>
+        </is>
+      </c>
       <c r="T281" s="4" t="inlineStr">
         <is>
           <t>Директор Меніна Галина Михайлівна</t>
         </is>
       </c>
       <c r="U281" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V281" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W281" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X281" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
@@ -32085,51 +32109,51 @@
         </is>
       </c>
       <c r="N288" s="7"/>
       <c r="O288" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту виконавчого комітету Чмирівської сільської ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P288" s="4" t="inlineStr">
         <is>
           <t>(06461)97291</t>
         </is>
       </c>
       <c r="Q288" s="4" t="inlineStr">
         <is>
           <t>(06461)97291</t>
         </is>
       </c>
       <c r="R288" s="4" t="inlineStr">
         <is>
           <t>lyceumotg@ukr.net</t>
         </is>
       </c>
       <c r="S288" s="4" t="inlineStr">
         <is>
-          <t>http://chmirovkanvk.cc.ua/</t>
+          <t>https://chmyrivka2024.e-schools.info/</t>
         </is>
       </c>
       <c r="T288" s="4" t="inlineStr">
         <is>
           <t>Директор Должкова Олена Іванівна</t>
         </is>
       </c>
       <c r="U288" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V288" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W288" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X288" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -33159,51 +33183,51 @@
       </c>
       <c r="M298" s="4" t="inlineStr">
         <is>
           <t>Луганська обл., Старобільський р-н, с. Шульгинка</t>
         </is>
       </c>
       <c r="N298" s="7"/>
       <c r="O298" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту виконавчого комітету Шульгинської сільської ради Старобільського району Луганської області</t>
         </is>
       </c>
       <c r="P298" s="4" t="inlineStr">
         <is>
           <t>(050)7556464</t>
         </is>
       </c>
       <c r="Q298" s="4"/>
       <c r="R298" s="4" t="inlineStr">
         <is>
           <t>shulhin-osvita@ukr.net</t>
         </is>
       </c>
       <c r="S298" s="4" t="inlineStr">
         <is>
-          <t>http://shulha.at.ua</t>
+          <t>https://school-shulhinka.in.ua/</t>
         </is>
       </c>
       <c r="T298" s="4" t="inlineStr">
         <is>
           <t>Директор Ілюхіна Світлана Вікторівна</t>
         </is>
       </c>
       <c r="U298" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V298" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W298" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X298" s="6" t="inlineStr">
         <is>
           <t>ні</t>