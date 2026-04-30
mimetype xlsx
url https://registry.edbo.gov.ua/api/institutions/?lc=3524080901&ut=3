--- v0 (2025-10-14)
+++ v1 (2026-04-30)
@@ -394,57 +394,57 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA35040290070073497</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Кіровоградська обл., Кропивницький р-н, с. Димине</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Соколівської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(050)4518494</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>diminoscool@ukr.net</t>
+          <t>imbetka@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Завідувач філією Войцеховська Людмила Олександрівна</t>
+          <t>Завідувач філією Лучанов Віталій Анатолійович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>