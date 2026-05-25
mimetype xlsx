--- v1 (2025-12-13)
+++ v2 (2026-05-25)
@@ -1029,51 +1029,51 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>3510136300</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Кіровоградська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Кропивницький, Кіровоградська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Космонавта Попова, 28/20</t>
+          <t>вулиця Незалежності, 28/20</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA35040210010286392</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Кіровоградська обл., м. Кропивницький</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Кропивницької міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(0522)55-83-69</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">