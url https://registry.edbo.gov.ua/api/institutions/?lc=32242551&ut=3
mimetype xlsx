--- v1 (2026-01-01)
+++ v2 (2026-05-21)
@@ -400,51 +400,51 @@
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Білоцерківський р-н, с-ще Ставище</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ставищенської селищної ради Білоцерківського району Київської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04564)22961</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>stavischenvk1@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор П'ятнічук Надія Петрівна</t>
+          <t>Директор Славінська Тетяна Леонідівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">