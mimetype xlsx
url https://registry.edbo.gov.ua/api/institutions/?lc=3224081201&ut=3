--- v0 (2025-11-15)
+++ v1 (2026-05-21)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Демченко Інна Василівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>220</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад Київської обласної ради "Великополовецька спеціальна школа"</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>140928</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Великополовецька спеціальна школа</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -513,51 +515,51 @@
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Білоцерківський р-н, с. Великополовецьке</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Київської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(04568)3-37-83</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>velukopolov-szosi@ukr.net</t>
         </is>
       </c>
       <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Меленчук Людмила Анатоліївна</t>
+          <t>Директор Меленчук Людмила Анатоліївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
   </sheetData>