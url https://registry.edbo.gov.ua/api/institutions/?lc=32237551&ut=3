--- v0 (2026-02-21)
+++ v1 (2026-04-30)
@@ -367,51 +367,51 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>3223755100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>смт Рокитне, Рокитнянський район, Київська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Юннатів, 4</t>
+          <t>вулиця Юнатів, 4</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA32020130010021032</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Білоцерківський р-н, с-ще Рокитне</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Рокитнянської селищної ради Білоцерківського району Київської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04562)24248</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
@@ -568,51 +568,51 @@
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>РОКИТНЯНСЬКИЙ ЛІЦЕЙ № 1 РОКИТНЯНСЬКОЇ СЕЛИЩНОЇ РАДИ БІЛОЦЕРКІВСЬКОГО РАЙОНУ КИЇВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>143995</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Рокитнянський ЛПшГ №1</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>3223755100</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>смт Рокитне, Рокитнянський район, Київська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Вокзальна, 46</t>
@@ -677,51 +677,51 @@
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>РОКИТНЯНСЬКИЙ ЛІЦЕЙ № 2 РОКИТНЯНСЬКОЇ СЕЛИЩНОЇ РАДИ БІЛОЦЕРКІВСЬКОГО РАЙОНУ КИЇВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>144016</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Рокитнянський ЛПшГ №2</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>3223755100</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>смт Рокитне, Рокитнянський район, Київська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>вулиця Освіти, 1</t>
@@ -786,51 +786,51 @@
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>РОКИТНЯНСЬКИЙ ЛІЦЕЙ № 3 РОКИТНЯНСЬКОЇ СЕЛИЩНОЇ РАДИ БІЛОЦЕРКІВСЬКОГО РАЙОНУ КИЇВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>144005</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Рокитнянський ЛПшГ №3</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
-          <t>школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>3223755100</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>смт Рокитне, Рокитнянський район, Київська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
           <t>вулиця Незалежності, 13</t>