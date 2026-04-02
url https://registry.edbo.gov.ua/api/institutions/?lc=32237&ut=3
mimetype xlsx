--- v0 (2026-01-02)
+++ v1 (2026-04-02)
@@ -1150,51 +1150,51 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>3223755100</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>смт Рокитне, Рокитнянський район, Київська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Юннатів, 4</t>
+          <t>вулиця Юнатів, 4</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA32020130010021032</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Білоцерківський р-н, с-ще Рокитне</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Рокитнянської селищної ради Білоцерківського району Київської області</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(04562)24248</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">