--- v0 (2025-12-20)
+++ v1 (2026-05-21)
@@ -367,51 +367,51 @@
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>3223384201</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Лецьки, Переяслав-Хмельницький район, Київська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мостового, 1б</t>
+          <t>вулиця Мостового, 1Б</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA32040190030054124</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Бориспільський р-н, с. Лецьки</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Виконавчий комітет Циблівської сільської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04567)35349</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">