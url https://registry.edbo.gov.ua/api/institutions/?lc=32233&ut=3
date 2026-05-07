--- v1 (2026-02-06)
+++ v2 (2026-05-07)
@@ -1666,51 +1666,53 @@
       <c r="T13" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Сорока Таміла Віталівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y13" s="5"/>
+      <c r="Y13" s="5" t="n">
+        <v>200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>Полого-Вергунівський ліцей Ташанської сільської ради Київської області</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>141920</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>Полого-Вергунівський ліцей</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1832,51 +1834,51 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G15" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H15" s="6" t="inlineStr">
         <is>
           <t>3223386401</t>
         </is>
       </c>
       <c r="I15" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J15" s="4" t="inlineStr">
         <is>
           <t>с. Пристроми, Переяслав-Хмельницький район, Київська область</t>
         </is>
       </c>
       <c r="K15" s="4" t="inlineStr">
         <is>
-          <t>вулиця Черняховського, 52</t>
+          <t>вулиця Захисників України, 52</t>
         </is>
       </c>
       <c r="L15" s="6" t="inlineStr">
         <is>
           <t>UA32040150060067911</t>
         </is>
       </c>
       <c r="M15" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Бориспільський р-н, с. Пристроми</t>
         </is>
       </c>
       <c r="N15" s="7"/>
       <c r="O15" s="4" t="inlineStr">
         <is>
           <t>Виконавчий комітет Студениківської сільської ради</t>
         </is>
       </c>
       <c r="P15" s="4" t="inlineStr">
         <is>
           <t>(04467)26140</t>
         </is>
       </c>
       <c r="Q15" s="4"/>
       <c r="R15" s="4" t="inlineStr">
@@ -1892,51 +1894,53 @@
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>Директор Кириченко Сергій Геннадійович</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y15" s="5"/>
+      <c r="Y15" s="5" t="n">
+        <v>130</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>Філія Соснівська гімназія Студениківського ліцею Студениківської сільської ради Бориспільського району Київської області</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>143785</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>Філія Соснівська гімназія</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2227,51 +2231,53 @@
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>Директор Кийко Наталія Андріївна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y18" s="5"/>
+      <c r="Y18" s="5" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>Ташанська гімназія Ташанської сільської ради Київської області</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>142073</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>Ташанська гімназія</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>