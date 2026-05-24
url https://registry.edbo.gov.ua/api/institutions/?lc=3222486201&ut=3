--- v2 (2026-02-21)
+++ v3 (2026-05-24)
@@ -319,51 +319,51 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Опорний заклад освіти "Софіївсько-Борщагівський ліцей" Борщагівської сільської ради Бучанського району Київської області</t>
+          <t>ОПОРНИЙ ЗАКЛАД ОСВІТИ "СОФІЇВСЬКО-БОРЩАГІВСЬКИЙ ЛІЦЕЙ" БОРЩАГІВСЬКОЇ СІЛЬСЬКОЇ РАДИ БУЧАНСЬКОГО РАЙОНУ КИЇВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>149493</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
           <t>Софіївсько-Борщагівський ліцей</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -863,51 +863,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Генеральний директор Курінна Валентина Василівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>160</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "Ліцей "Мені Вейз" с. Софіївська Борщагівка"</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>176969</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4"/>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
@@ -949,51 +951,51 @@
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, культури, молоді та спорту Борщагівської сільської ради Бучанського району Київської області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
           <t>(066)7842999</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>manyways@i.ua</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
           <t>https://manyways.com.ua/about-school/</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Поліщук Катерина Катерина</t>
+          <t>Директор Поліщук Катерина Володимирівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">