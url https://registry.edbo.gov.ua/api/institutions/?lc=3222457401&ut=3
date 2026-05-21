--- v0 (2025-10-22)
+++ v1 (2026-05-21)
@@ -408,51 +408,51 @@
           <t>Чабанівська селищна рада Фастівського району Київської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(044)5262281, (044)5262220, (044)5262280</t>
         </is>
       </c>
       <c r="Q2" s="4" t="inlineStr">
         <is>
           <t>(044)5262281</t>
         </is>
       </c>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>nova.school@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://novosilkyerudit.e-schools.info/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Ліщук Ірина Олегівна</t>
+          <t>В.о. директора Горенко Ніна Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>