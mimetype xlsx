--- v1 (2026-03-07)
+++ v2 (2026-05-21)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Шубко Інна Василівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>1540</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>ВИШГОРОДСЬКИЙ ЛІЦЕЙ № 1 ВИШГОРОДСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>145152</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>ЛІЦЕЙ № 1</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -536,51 +538,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Тимченко Олег Іванович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>1220</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>ВИШГОРОДСЬКИЙ ЛІЦЕЙ "СУЗІР'Я" ВИШГОРОДСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>145153</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>ЛІЦЕЙ "СУЗІР'Я"</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -649,79 +653,81 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Башлик Яна Сергіївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>2200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Навчально-реабілітаційний центр "Надія" Вишгородської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>149115</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>НРЦ "Надія"</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа</t>
+          <t>навчально-реабілітаційний центр</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>3221810100</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Вишгород, Вишгородський район, Київська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
           <t>проспект Мазепи, 6-А</t>
@@ -994,51 +1000,51 @@
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>ПРИВАТНИЙ ЗАКЛАД "ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ-ПОЧАТКОВА ШКОЛА "ЮНІ"</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>176873</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>ПЗ "ЗЗСЩ ПШ "ЮНІ"</t>
+          <t>ПЗ "ЗЗСО ПШ "ЮНІ"</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>3221810100</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
@@ -1198,51 +1204,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Савчук Лариса Анатоліївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ВИШГОРОДСЬКИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ - ЛІЦЕЙ "ЕКТІВ СКУЛ"</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>176551</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>ТОВ "Ліцей "ЕКТІВ СКУЛ"</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1311,51 +1319,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Бессолова Кристина Геннадіївна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>400</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>