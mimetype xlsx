--- v0 (2026-01-06)
+++ v1 (2026-04-05)
@@ -1433,51 +1433,51 @@
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>УПРАВЛІННЯ ОСВІТИ І НАУКИ БРОВАРСЬКОЇ МІСЬКОЇ РАДИ БРОВАРСЬКОГО РАЙОНУ КИЇВСЬКОЇ ОБЛАСТІ</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(044)290-55-62</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>knyaz-school@ukr.net</t>
         </is>
       </c>
       <c r="S11" s="4" t="inlineStr">
         <is>
           <t>https://kn-school.jimdo.com</t>
         </is>
       </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
-          <t>Директор Олійник Оксана Борисівна</t>
+          <t>В.о. директора Лавреха Тетяна Григорівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
@@ -2599,64 +2599,64 @@
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
-          <t>Світильнянська гімназія Великодимерської селищної ради Броварського району Київської області</t>
+          <t>Світильнянська філія Плосківського ліцею Великодимерської селищної ради Броварського району Київської області</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
         <v>146310</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
-          <t>Світильнянська гімназія</t>
+          <t>Світильнянська філія Плосківського ліцею</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>3221288401</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
@@ -2684,56 +2684,56 @@
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, культури, молоді і спорту Великодимерської селищної ради Броварського району Київської області</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
           <t>(04594)30-2-17</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
           <t>svitylnia2015@ukr.net</t>
         </is>
       </c>
       <c r="S22" s="4" t="inlineStr">
         <is>
           <t>http://svit-nvk.wix.com/svitylnia</t>
         </is>
       </c>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Кругляк Олександр Володимирович</t>
+          <t>Завідувач філією - -</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Філія</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="4" t="inlineStr">
         <is>
           <t>Семиполківський ліцей Калитянської селищної ради Броварського району Київської області</t>
         </is>
       </c>