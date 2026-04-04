--- v0 (2025-10-21)
+++ v1 (2026-04-04)
@@ -319,136 +319,136 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Заклад дошкільної освіти ( ясла-садок) " Вишенька" Березанської міської ради Київської області</t>
+          <t>Лехнівська філія Березанського ліцею № 3 Березанської міської ради Київської області дошкільний підрозділ "Вишенька"</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
         <v>166244</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>ЗДО "Вишенька"</t>
+          <t>Лехнівська філія, ГДПш</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>заклад дошкільної освіти (ясла-садок)</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>3220283001</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Лехнівка, Баришівський район, Київська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Донецька, 2а</t>
+          <t>провулок Парковий, 1</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA32060030040057205</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Київська обл., Броварський р-н, с. Лехнівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Березанської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(045)7635393</t>
+          <t>(045)7635319</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>vushenka-1@ukr.net</t>
+          <t>lekhnivka@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
-          <t>lekhnivka-dnz.edukit.kiev.ua/novini</t>
+          <t>http://lekhnivka-school.edukit.kiev.ua/news/</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Біла Оксана Григорівна</t>
+          <t>Завідувач Ничипорук Наталія Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>