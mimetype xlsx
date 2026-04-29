--- v1 (2025-12-14)
+++ v2 (2026-04-29)
@@ -509,51 +509,51 @@
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Фастів</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти виконавчого комітету Фастівської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(063)6038301</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
           <t>martinschool2018@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Чвалова Катерина Миколаївна</t>
+          <t>Директор Німак Катерина Миколаївна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">