--- v0 (2025-12-08)
+++ v1 (2026-05-16)
@@ -819,51 +819,51 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>3210700000</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Васильків, Київська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>мікрорайон Військове містечко 11, 1</t>
+          <t>мікрорайон Військове містечко 11, -</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA32120030010069648</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Васильків</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Васильківської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(04571)64012</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
@@ -1271,51 +1271,51 @@
           <t>ліцей</t>
         </is>
       </c>
       <c r="G10" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H10" s="6" t="inlineStr">
         <is>
           <t>3210700000</t>
         </is>
       </c>
       <c r="I10" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J10" s="4" t="inlineStr">
         <is>
           <t>Васильків, Київська область</t>
         </is>
       </c>
       <c r="K10" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 46</t>
+          <t>вулиця Шевченко, 46</t>
         </is>
       </c>
       <c r="L10" s="6" t="inlineStr">
         <is>
           <t>UA32120030010069648</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Київська обл., м. Васильків</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Васильківської міської ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(04571)22535</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">