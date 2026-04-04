--- v0 (2025-10-19)
+++ v1 (2026-04-04)
@@ -856,51 +856,51 @@
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Березанської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(045)7664301</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>sonechko-dnz@i.ua</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
           <t>berezan-sonechko.edukit.kiev.ua</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Жила Олена Анатоліївна</t>
+          <t>Директор Бобир Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
   </sheetData>