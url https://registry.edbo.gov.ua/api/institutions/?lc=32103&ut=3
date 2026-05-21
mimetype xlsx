--- v2 (2026-02-21)
+++ v3 (2026-05-21)
@@ -427,51 +427,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Слободянюк Наталія Григорівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>1020</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія - початкова школа №13 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>141918</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія №13</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -540,51 +542,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Іщенко Сергій Васильович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>390</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія «Звитяга»-початкова школа №8 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>142891</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія «Звитяга»</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -653,51 +657,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Ошийко Яна Юріївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>480</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія слов'янських мов-початкова школа № 1 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>149749</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Гімназія слов'янських мов №1</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -766,51 +772,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Плигань Олена Володимирівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>1000</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія-початкова школа № 11 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>141917</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія № 11</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -879,51 +887,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Сержук Володимир Миколайович</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія-початкова школа № 21 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>142806</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія № 21</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -992,51 +1002,53 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>Директор Карпова Каріна Олександрівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>1020</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія-початкова школа № 22 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>142136</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія № 22</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1105,51 +1117,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Кучма Галина Віталіївна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>510</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія-початкова школа № 3 ім. Т. Г. Шевченка Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>142807</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія № 3 ім. Т. Г. Шевченка</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1218,51 +1232,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Кондесюк Тетяна Володимирівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія-початкова школа № 5 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>142117</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія № 5</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1331,51 +1347,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Волкова Олена Борисівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>990</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія-початкова школа № 6 «Перспектива» Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>142167</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія № 6 «Перспектива»</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1444,51 +1462,53 @@
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Верис Ніна Василівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y11" s="5"/>
+      <c r="Y11" s="5" t="n">
+        <v>1110</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія-початкова школа № 7 імені генерал-полковника Геннадія Воробйова Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B12" s="5" t="n">
         <v>141883</v>
       </c>
       <c r="C12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D12" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія № 7</t>
         </is>
       </c>
       <c r="E12" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1557,51 +1577,53 @@
       <c r="T12" s="4" t="inlineStr">
         <is>
           <t>Директор Шуліпа Наталія Борисівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y12" s="5"/>
+      <c r="Y12" s="5" t="n">
+        <v>1140</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія-початкова школа №4 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B13" s="5" t="n">
         <v>141880</v>
       </c>
       <c r="C13" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D13" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська гімназія №4</t>
         </is>
       </c>
       <c r="E13" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1670,51 +1692,53 @@
       <c r="T13" s="4" t="inlineStr">
         <is>
           <t>Директор Погребняк Віта Володимирівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y13" s="5"/>
+      <c r="Y13" s="5" t="n">
+        <v>990</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська початкова школа «Казка» Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B14" s="5" t="n">
         <v>150010</v>
       </c>
       <c r="C14" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D14" s="4" t="inlineStr">
         <is>
           <t>БПШ "Казка"</t>
         </is>
       </c>
       <c r="E14" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1783,51 +1807,53 @@
       <c r="T14" s="4" t="inlineStr">
         <is>
           <t>Директор Золотаренко Олена Миколаївна</t>
         </is>
       </c>
       <c r="U14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X14" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y14" s="5"/>
+      <c r="Y14" s="5" t="n">
+        <v>140</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська початкова школа № 23 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B15" s="5" t="n">
         <v>143050</v>
       </c>
       <c r="C15" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D15" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська Пш № 23</t>
         </is>
       </c>
       <c r="E15" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1896,51 +1922,53 @@
       <c r="T15" s="4" t="inlineStr">
         <is>
           <t>Директор Венжик Сергій Володимирович</t>
         </is>
       </c>
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y15" s="5"/>
+      <c r="Y15" s="5" t="n">
+        <v>240</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
           <t>Білоцерківська спеціальна школа №19 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>142399</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>БСШ № 19</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2009,51 +2037,53 @@
       <c r="T16" s="4" t="inlineStr">
         <is>
           <t>Директор Іщук Валентина Володимирівна</t>
         </is>
       </c>
       <c r="U16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X16" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y16" s="5"/>
+      <c r="Y16" s="5" t="n">
+        <v>210</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="4" t="inlineStr">
         <is>
           <t>Білоцерківський академічний ліцей «Мала академія наук» Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B17" s="5" t="n">
         <v>142410</v>
       </c>
       <c r="C17" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D17" s="4" t="inlineStr">
         <is>
           <t>БАЛ "МАН"</t>
         </is>
       </c>
       <c r="E17" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2122,51 +2152,53 @@
       <c r="T17" s="4" t="inlineStr">
         <is>
           <t>Директор Яременко Михайло Григорович</t>
         </is>
       </c>
       <c r="U17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X17" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y17" s="5"/>
+      <c r="Y17" s="5" t="n">
+        <v>360</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="4" t="inlineStr">
         <is>
           <t>Білоцерківський академічний ліцей "Вектор"-гімназія № 18 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B18" s="5" t="n">
         <v>141961</v>
       </c>
       <c r="C18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D18" s="4" t="inlineStr">
         <is>
           <t>БАЛ "Вектор"- № 18</t>
         </is>
       </c>
       <c r="E18" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2235,51 +2267,53 @@
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>Директор Мартинюк Тетяна Сергіївна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y18" s="5"/>
+      <c r="Y18" s="5" t="n">
+        <v>960</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="4" t="inlineStr">
         <is>
           <t>Білоцерківський академічний ліцей іноземних мов-гімназія № 9 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B19" s="5" t="n">
         <v>142892</v>
       </c>
       <c r="C19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D19" s="4" t="inlineStr">
         <is>
           <t>БАЛ № 9</t>
         </is>
       </c>
       <c r="E19" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2348,51 +2382,53 @@
       <c r="T19" s="4" t="inlineStr">
         <is>
           <t>Директор Ткач Олена Дмитрівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y19" s="5"/>
+      <c r="Y19" s="5" t="n">
+        <v>1410</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="4" t="inlineStr">
         <is>
           <t>Білоцерківський академічний ліцей "Колегіум" Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B20" s="5" t="n">
         <v>143844</v>
       </c>
       <c r="C20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D20" s="4" t="inlineStr">
         <is>
           <t>БАЛ "Колегіум"</t>
         </is>
       </c>
       <c r="E20" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2461,51 +2497,53 @@
       <c r="T20" s="4" t="inlineStr">
         <is>
           <t>Директор Склярова Галина Миколаївна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y20" s="5"/>
+      <c r="Y20" s="5" t="n">
+        <v>720</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="4" t="inlineStr">
         <is>
           <t>Білоцерківський гетьманський ліцей-гімназія Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B21" s="5" t="n">
         <v>142476</v>
       </c>
       <c r="C21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D21" s="4" t="inlineStr">
         <is>
           <t>Гетьманський ліцей</t>
         </is>
       </c>
       <c r="E21" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2574,84 +2612,86 @@
       <c r="T21" s="4" t="inlineStr">
         <is>
           <t>Директор Плєшаков Анатолій Васильович</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y21" s="5"/>
+      <c r="Y21" s="5" t="n">
+        <v>810</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="4" t="inlineStr">
         <is>
           <t>Білоцерківський корпоративний ліцей родини Шрайбер</t>
         </is>
       </c>
       <c r="B22" s="5" t="n">
         <v>176876</v>
       </c>
       <c r="C22" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D22" s="4" t="inlineStr">
         <is>
           <t>Ліцей родини Шрайбер</t>
         </is>
       </c>
       <c r="E22" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F22" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G22" s="4" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Корпоративна</t>
         </is>
       </c>
       <c r="H22" s="6" t="inlineStr">
         <is>
           <t>3210300000</t>
         </is>
       </c>
       <c r="I22" s="4" t="inlineStr">
         <is>
           <t>Київська область</t>
         </is>
       </c>
       <c r="J22" s="4" t="inlineStr">
         <is>
           <t>Біла Церква, Київська область</t>
         </is>
       </c>
       <c r="K22" s="4" t="inlineStr">
         <is>
           <t>вулиця Павла Скоропадського, 4</t>
         </is>
       </c>
       <c r="L22" s="6" t="inlineStr">
         <is>
           <t>UA32020010010081183</t>
@@ -2800,51 +2840,53 @@
       <c r="T23" s="4" t="inlineStr">
         <is>
           <t>Директор Вітюк Олексій Панасович</t>
         </is>
       </c>
       <c r="U23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X23" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y23" s="5"/>
+      <c r="Y23" s="5" t="n">
+        <v>1530</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="4" t="inlineStr">
         <is>
           <t>Білоцерківський ліцей-гімназія №17 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B24" s="5" t="n">
         <v>142116</v>
       </c>
       <c r="C24" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D24" s="4" t="inlineStr">
         <is>
           <t>Білоцерківський ліцей №17</t>
         </is>
       </c>
       <c r="E24" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2913,51 +2955,53 @@
       <c r="T24" s="4" t="inlineStr">
         <is>
           <t>Директор Грушник Борис Володимирович</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y24" s="5"/>
+      <c r="Y24" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
           <t>Білоцерківський опорний ліцей - гімназія №20 Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
         <v>142135</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>БОЛ № 20</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3026,51 +3070,53 @@
       <c r="T25" s="4" t="inlineStr">
         <is>
           <t>Директор Борисюк Ольга Дмитрівна</t>
         </is>
       </c>
       <c r="U25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y25" s="5"/>
+      <c r="Y25" s="5" t="n">
+        <v>1200</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
           <t>Білоцерківський приватний ліцей «Міцва-613»</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
         <v>143403</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
           <t>БПЛ «Міцва-613»</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3139,51 +3185,53 @@
       <c r="T26" s="4" t="inlineStr">
         <is>
           <t>Директор Киришун Тетяна Петрівна</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y26" s="5"/>
+      <c r="Y26" s="5" t="n">
+        <v>370</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
           <t>Білоцерківський природничо-математичний ліцей-гімназія № 16 ім. М. О. Кириленка Білоцерківської міської ради Київської області</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
         <v>142313</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>БПМЛГ № 16</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3252,51 +3300,53 @@
       <c r="T27" s="4" t="inlineStr">
         <is>
           <t>Директор Бабенко Анатолій Михайлович</t>
         </is>
       </c>
       <c r="U27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X27" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y27" s="5"/>
+      <c r="Y27" s="5" t="n">
+        <v>1740</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="4" t="inlineStr">
         <is>
           <t>Комунальний заклад Київської обласної ради "Білоцерківський багатопрофільний навчально-реабілітаційний центр"</t>
         </is>
       </c>
       <c r="B28" s="5" t="n">
         <v>141989</v>
       </c>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D28" s="4" t="inlineStr">
         <is>
           <t>КЗ КОР "БЦ багатопрофільний НРЦ"</t>
         </is>
       </c>
       <c r="E28" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3568,74 +3618,76 @@
       </c>
       <c r="N30" s="7"/>
       <c r="O30" s="4" t="inlineStr">
         <is>
           <t>Управління освіти і науки Білоцерківської міської ради</t>
         </is>
       </c>
       <c r="P30" s="4" t="inlineStr">
         <is>
           <t>(04563)51977</t>
         </is>
       </c>
       <c r="Q30" s="4"/>
       <c r="R30" s="4" t="inlineStr">
         <is>
           <t>1gimnasi-bts@ukr.net</t>
         </is>
       </c>
       <c r="S30" s="4" t="inlineStr">
         <is>
           <t>http://www.gimnasi1-biltse.com.ua</t>
         </is>
       </c>
       <c r="T30" s="4" t="inlineStr">
         <is>
-          <t>Директор Смуток Борис Михайлович</t>
+          <t>Директор Нагорна Ольга Валеріївна</t>
         </is>
       </c>
       <c r="U30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X30" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y30" s="5"/>
+      <c r="Y30" s="5" t="n">
+        <v>1320</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="4" t="inlineStr">
         <is>
           <t>Приватний заклад «Білоцерківський ліцей «Перлина знань»</t>
         </is>
       </c>
       <c r="B31" s="5" t="n">
         <v>176515</v>
       </c>
       <c r="C31" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D31" s="4" t="inlineStr">
         <is>
           <t>ПЗ БЛ «Перлина знань»</t>
         </is>
       </c>
       <c r="E31" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3704,51 +3756,53 @@
       <c r="T31" s="4" t="inlineStr">
         <is>
           <t>Директор Педченко Валентин Анатолійович</t>
         </is>
       </c>
       <c r="U31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X31" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y31" s="5"/>
+      <c r="Y31" s="5" t="n">
+        <v>170</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="4" t="inlineStr">
         <is>
           <t>ПРИВАТНИЙ ЗАКЛАД ЗАГАЛЬНОЇ СЕРЕДНЬОЇ ОСВІТИ «БІЛОЦЕРКІВСЬКИЙ ЛІЦЕЙ «ІТ СТЕП СКУЛ»</t>
         </is>
       </c>
       <c r="B32" s="5" t="n">
         <v>176516</v>
       </c>
       <c r="C32" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D32" s="4" t="inlineStr">
         <is>
           <t>ПЗЗСО «БІЛОЦЕРКІВСЬКИЙ ЛІЦЕЙ «ІТ СТЕП СКУЛ»</t>
         </is>
       </c>
       <c r="E32" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3817,51 +3871,53 @@
       <c r="T32" s="4" t="inlineStr">
         <is>
           <t>Директор Рибинська Наталя Михайлівна</t>
         </is>
       </c>
       <c r="U32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X32" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y32" s="5"/>
+      <c r="Y32" s="5" t="n">
+        <v>270</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="4" t="inlineStr">
         <is>
           <t>ХРИСТИЯНСЬКИЙ ПРИВАТНИЙ ЗАКЛАД ОСВІТИ "АЛЕТЕЯ"</t>
         </is>
       </c>
       <c r="B33" s="5" t="n">
         <v>150429</v>
       </c>
       <c r="C33" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D33" s="4" t="inlineStr">
         <is>
           <t>ХРИСТИЯНСЬКИЙ ПЗО "АЛЕТЕЯ"</t>
         </is>
       </c>
       <c r="E33" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -3930,51 +3986,53 @@
       <c r="T33" s="4" t="inlineStr">
         <is>
           <t>Директор Марчук Сергій Павлович</t>
         </is>
       </c>
       <c r="U33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X33" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y33" s="5"/>
+      <c r="Y33" s="5" t="n">
+        <v>65</v>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:Y33"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>