--- v0 (2025-10-25)
+++ v1 (2026-05-10)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Дуба, Рожнятівський район, Івано-Франківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Лесі Українки, 49</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA26060150010040584</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., Калуський р-н, с. Дуба</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Дубівська сільська рада Івано-Франківської області</t>
+          <t>Відділ освіти, культури, молоді та спорту Дубівської сільської ради Івано-Франківської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(068)4275687</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>dubascool@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://dubascool.e-schools.info</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Якубовська Любов Володимирівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>