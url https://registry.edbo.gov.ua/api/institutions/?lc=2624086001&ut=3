--- v0 (2025-11-03)
+++ v1 (2026-05-10)
@@ -383,51 +383,51 @@
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Саджавка, Надвірнянський район, Івано-Франківська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
           <t>вулиця Українська, 77-А</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA26080070090064382</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., Коломийський р-н, с. Саджавка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
-          <t>Управління освіти Коломийської міської ради</t>
+          <t>Департамент освіти та культури Коломийської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03475)35742</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>SadzavkaZOH@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Кузьмин Тарас Іванович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">