--- v0 (2025-10-26)
+++ v1 (2026-04-17)
@@ -394,57 +394,57 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA26060190060010416</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., Калуський р-н, с. Завій</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Новицької сільської ради Калуського району Івано-Франківської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03472)99197</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>DanivMO@meta.ua</t>
+          <t>zaviyska.gymnasium@gmail.com</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Данів Марія Дмитрівна</t>
+          <t>Т.в.о. директора Мартинюк Марія Василівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
   </sheetData>