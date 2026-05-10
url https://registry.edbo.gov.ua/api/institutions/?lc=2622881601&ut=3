--- v0 (2025-10-26)
+++ v1 (2026-05-10)
@@ -397,51 +397,55 @@
           <t>UA26060170050078863</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., Калуський р-н, с. Голинь</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Калуської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(03472)90641</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>sekret29@ukr.net</t>
         </is>
       </c>
-      <c r="S2" s="4"/>
+      <c r="S2" s="4" t="inlineStr">
+        <is>
+          <t>https://golunschool.wordpress.com/</t>
+        </is>
+      </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Прокопчук Радіон Олександрович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>