--- v1 (2025-12-19)
+++ v2 (2026-04-17)
@@ -847,51 +847,51 @@
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Івано-Франківська обл., м. Калуш</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Калуської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
           <t>(03472)6-61-93</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
           <t>licej1kalush@gmail.com</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>https://kalushschool1.wixsite.com/school-life</t>
+          <t>https://kalush-school1.if.ua/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Засядьвовк Ольга Василівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>