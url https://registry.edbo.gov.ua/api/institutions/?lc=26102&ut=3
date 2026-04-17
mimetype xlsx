--- v1 (2026-02-20)
+++ v2 (2026-04-17)
@@ -731,51 +731,51 @@
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти Болехівської міської ради Івано-Франківської області</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(03437)36738</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>kozchk@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>kozchk.ucoz.net</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Крисько Людмила Віталіївна</t>
+          <t>В.о. директора Марецька Надія Богданівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">