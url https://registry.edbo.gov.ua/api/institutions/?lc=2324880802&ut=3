--- v1 (2026-03-14)
+++ v2 (2026-05-04)
@@ -394,51 +394,51 @@
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA23020090080014944</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., Бердянський р-н, с. Радолівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури,туризму, молоді та спорту Софіївської сільської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(068)9005164</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>nadya.romanishina@gmail.com</t>
+          <t>radolivka_gimnazija@sofiivska-gromada.gov.ua</t>
         </is>
       </c>
       <c r="S2" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/radschool</t>
         </is>
       </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Лузіна Надія Іванівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>