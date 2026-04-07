--- v0 (2025-11-06)
+++ v1 (2026-04-07)
@@ -1354,51 +1354,51 @@
         </is>
       </c>
       <c r="Y10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Іванівський навчально-виховний комплекс "Загальноосвітня школа І-ІІІ ступенів - дитячий садок" Благовіщенської сільської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>134794</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Іванівський НВК</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F11" s="4" t="inlineStr">
         <is>
           <t>навчально-виховний комплекс (об'єднання)</t>
         </is>
       </c>
       <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H11" s="6" t="inlineStr">
         <is>
           <t>2322485701</t>
         </is>
       </c>
       <c r="I11" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J11" s="4" t="inlineStr">
         <is>
           <t>с. Іванівка, Кам'янсько-Дніпровський район, Запорізька область</t>