--- v1 (2025-12-14)
+++ v2 (2026-04-11)
@@ -4375,64 +4375,64 @@
       <c r="U37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W37" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X37" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізький обласний ліцей-інтернат з посиленою військово-фізичною підготовкою "Захисник" Запорізької обласної ради</t>
+          <t>комунальний заклад "Запорізький обласний ліцей з посиленою військово-фізичною підготовкою "Захисник" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B38" s="5" t="n">
         <v>137425</v>
       </c>
       <c r="C38" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D38" s="4" t="inlineStr">
         <is>
-          <t>КЗ ЗОЛ "Захисник" ЗОР</t>
+          <t>КЗ "ЗОЛ "Захисник" ЗОР</t>
         </is>
       </c>
       <c r="E38" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F38" s="4" t="inlineStr">
         <is>
           <t>ліцей-інтернат</t>
         </is>
       </c>
       <c r="G38" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H38" s="6" t="inlineStr">
         <is>
           <t>2310137500</t>
         </is>
       </c>
       <c r="I38" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -4460,51 +4460,51 @@
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P38" s="4" t="inlineStr">
         <is>
           <t>(061)226-23-52, (061)226-23-53, (096)272-82-18</t>
         </is>
       </c>
       <c r="Q38" s="4"/>
       <c r="R38" s="4" t="inlineStr">
         <is>
           <t>zahisnik.zp@gmail.com</t>
         </is>
       </c>
       <c r="S38" s="4" t="inlineStr">
         <is>
           <t>www.zahisnik.zp.ua</t>
         </is>
       </c>
       <c r="T38" s="4" t="inlineStr">
         <is>
-          <t> Кулька Руслан Миколайович</t>
+          <t> Хорішко Микола Миколайович</t>
         </is>
       </c>
       <c r="U38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W38" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X38" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y38" s="5"/>
     </row>
   </sheetData>