--- v3 (2026-03-31)
+++ v4 (2026-05-16)
@@ -1647,51 +1647,51 @@
       </c>
       <c r="N13" s="7"/>
       <c r="O13" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P13" s="4" t="inlineStr">
         <is>
           <t>(061)7023104</t>
         </is>
       </c>
       <c r="Q13" s="4"/>
       <c r="R13" s="4" t="inlineStr">
         <is>
           <t>znz73@ukr.net</t>
         </is>
       </c>
       <c r="S13" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/school73-zp</t>
         </is>
       </c>
       <c r="T13" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткачова Лариса Петрівна</t>
+          <t>Т.в.о. директора Волкова Тетяна Ігорівна</t>
         </is>
       </c>
       <c r="U13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X13" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
@@ -2890,71 +2890,71 @@
       </c>
       <c r="N24" s="7"/>
       <c r="O24" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P24" s="4" t="inlineStr">
         <is>
           <t>(061)286-96-15</t>
         </is>
       </c>
       <c r="Q24" s="4"/>
       <c r="R24" s="4" t="inlineStr">
         <is>
           <t>internat1zp@ukr.net</t>
         </is>
       </c>
       <c r="S24" s="4" t="inlineStr">
         <is>
           <t>http://www.internat1.zp.ua</t>
         </is>
       </c>
       <c r="T24" s="4" t="inlineStr">
         <is>
-          <t> Максимов Володимир Степанович</t>
+          <t>В.о. директора Логвиненко Наталія Вячеславівна</t>
         </is>
       </c>
       <c r="U24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W24" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X24" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад "Запорізький обласний академічний ліцей "Альта" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B25" s="5" t="n">
         <v>137510</v>
       </c>
       <c r="C25" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D25" s="4" t="inlineStr">
         <is>
           <t>КЗ "Запорізький обласний академічний ліцей "Альта" ЗОР</t>
         </is>
       </c>
       <c r="E25" s="4" t="inlineStr">
         <is>
@@ -3044,51 +3044,51 @@
         </is>
       </c>
       <c r="X25" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад "Запорізький обласний академічний ліцей "Козацький" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B26" s="5" t="n">
         <v>135207</v>
       </c>
       <c r="C26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D26" s="4" t="inlineStr">
         <is>
-          <t>Запорізька школа-інтернат "Козацький ліцей"</t>
+          <t>Запорізький обласний ліцей «Козацький»</t>
         </is>
       </c>
       <c r="E26" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F26" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа-інтернат</t>
         </is>
       </c>
       <c r="G26" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H26" s="6" t="inlineStr">
         <is>
           <t>2310136900</t>
         </is>
       </c>
       <c r="I26" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -4039,51 +4039,53 @@
       <c r="T34" s="4" t="inlineStr">
         <is>
           <t>Директор Бобакова Лариса Анатоліївна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y34" s="5"/>
+      <c r="Y34" s="5" t="n">
+        <v>720</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="4" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Навчально-виховний комплекс "Ліцей економіки та інформаційних технологій"</t>
         </is>
       </c>
       <c r="B35" s="5" t="n">
         <v>136724</v>
       </c>
       <c r="C35" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D35" s="4" t="inlineStr">
         <is>
           <t>ТОВ "НВК "Ліцей ЕІТ"</t>
         </is>
       </c>
       <c r="E35" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -4148,51 +4150,53 @@
       <c r="T35" s="4" t="inlineStr">
         <is>
           <t>Директор Охріменко Олена Миколаївна</t>
         </is>
       </c>
       <c r="U35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X35" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y35" s="5"/>
+      <c r="Y35" s="5" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="4" t="inlineStr">
         <is>
           <t>Фруктівський ліцей Новенської селищної ради</t>
         </is>
       </c>
       <c r="B36" s="5" t="n">
         <v>135097</v>
       </c>
       <c r="C36" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D36" s="4" t="inlineStr">
         <is>
           <t>Фруктівський ліцей НСР</t>
         </is>
       </c>
       <c r="E36" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>