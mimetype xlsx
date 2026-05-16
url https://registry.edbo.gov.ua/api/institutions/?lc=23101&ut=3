--- v2 (2026-03-12)
+++ v3 (2026-05-16)
@@ -5021,2501 +5021,2505 @@
       <c r="U43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X43" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 32 Запорізької міської ради</t>
+          <t>Запорізька гімназія № 25 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B44" s="5" t="n">
-        <v>136127</v>
+        <v>135460</v>
       </c>
       <c r="C44" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D44" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 32</t>
+          <t>Запорізька гімназія № 25</t>
         </is>
       </c>
       <c r="E44" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F44" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H44" s="6" t="inlineStr">
         <is>
-          <t>2310137300</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J44" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K44" s="4" t="inlineStr">
         <is>
-          <t>вулиця Чотирнадцятого Жовтня, 13</t>
+          <t>вулиця Патріотична, 76</t>
         </is>
       </c>
       <c r="L44" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010618511</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N44" s="7"/>
       <c r="O44" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>(061)2260598</t>
+          <t>(061)2260558, (061)2260559</t>
         </is>
       </c>
       <c r="Q44" s="4"/>
       <c r="R44" s="4" t="inlineStr">
         <is>
-          <t>school32zp@ukr.net</t>
+          <t>zp25gimn@ukr.net</t>
         </is>
       </c>
       <c r="S44" s="4" t="inlineStr">
         <is>
-          <t>http://school32zp.wix.com/school32zp</t>
+          <t>http://gymnasium25.zp.ua/</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>Директор Остах Світлана Іванівна</t>
+          <t>Директор Луценко Марина Федорівна</t>
         </is>
       </c>
       <c r="U44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X44" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 40 Запорізької міської ради</t>
+          <t>Запорізька гімназія № 32 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B45" s="5" t="n">
-        <v>136130</v>
+        <v>136127</v>
       </c>
       <c r="C45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D45" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №40, ЗГ № 40</t>
+          <t>Запорізька гімназія № 32</t>
         </is>
       </c>
       <c r="E45" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F45" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G45" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H45" s="6" t="inlineStr">
         <is>
           <t>2310137300</t>
         </is>
       </c>
       <c r="I45" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J45" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K45" s="4" t="inlineStr">
         <is>
-          <t>вулиця Героїв 93-ї бригади, 18-А</t>
+          <t>вулиця Чотирнадцятого Жовтня, 13</t>
         </is>
       </c>
       <c r="L45" s="6" t="inlineStr">
         <is>
           <t>UA23060070010618511</t>
         </is>
       </c>
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N45" s="7"/>
       <c r="O45" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P45" s="4" t="inlineStr">
         <is>
-          <t>(061)2260601</t>
+          <t>(061)2260598</t>
         </is>
       </c>
       <c r="Q45" s="4"/>
       <c r="R45" s="4" t="inlineStr">
         <is>
-          <t>school40.hort@gmail.com</t>
+          <t>school32zp@ukr.net</t>
         </is>
       </c>
       <c r="S45" s="4" t="inlineStr">
         <is>
-          <t>http://school40.zp.ua</t>
+          <t>http://school32zp.wix.com/school32zp</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
-          <t>Директор Свиридова Олена Володимирівна</t>
+          <t>Директор Остах Світлана Іванівна</t>
         </is>
       </c>
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 49 Запорізької міської ради</t>
+          <t>Запорізька гімназія № 40 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B46" s="5" t="n">
-        <v>136153</v>
+        <v>136130</v>
       </c>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 49</t>
+          <t>Запорізька гімназія №40, ЗГ № 40</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G46" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H46" s="6" t="inlineStr">
         <is>
           <t>2310137300</t>
         </is>
       </c>
       <c r="I46" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J46" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K46" s="4" t="inlineStr">
         <is>
-          <t>вулиця Світла, 16-А</t>
+          <t>вулиця Героїв 93-ї бригади, 18-А</t>
         </is>
       </c>
       <c r="L46" s="6" t="inlineStr">
         <is>
           <t>UA23060070010618511</t>
         </is>
       </c>
       <c r="M46" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N46" s="7"/>
       <c r="O46" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P46" s="4" t="inlineStr">
         <is>
-          <t>(061)226-06-05</t>
+          <t>(061)2260601</t>
         </is>
       </c>
       <c r="Q46" s="4"/>
       <c r="R46" s="4" t="inlineStr">
         <is>
-          <t>s49zp@ukr.net</t>
+          <t>school40.hort@gmail.com</t>
         </is>
       </c>
       <c r="S46" s="4" t="inlineStr">
         <is>
-          <t>http://school49.zp.sch.in.ua/</t>
+          <t>http://school40.zp.ua</t>
         </is>
       </c>
       <c r="T46" s="4" t="inlineStr">
         <is>
-          <t>Директор Хміль Ганна Максимівна</t>
+          <t>Директор Свиридова Олена Володимирівна</t>
         </is>
       </c>
       <c r="U46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X46" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 51 Запорізької міської ради</t>
+          <t>Запорізька гімназія № 49 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B47" s="5" t="n">
-        <v>136154</v>
+        <v>136153</v>
       </c>
       <c r="C47" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D47" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 51</t>
+          <t>Запорізька гімназія № 49</t>
         </is>
       </c>
       <c r="E47" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F47" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G47" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H47" s="6" t="inlineStr">
         <is>
           <t>2310137300</t>
         </is>
       </c>
       <c r="I47" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J47" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K47" s="4" t="inlineStr">
         <is>
-          <t>вулиця Стародніпровська, 4</t>
+          <t>вулиця Світла, 16-А</t>
         </is>
       </c>
       <c r="L47" s="6" t="inlineStr">
         <is>
           <t>UA23060070010618511</t>
         </is>
       </c>
       <c r="M47" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N47" s="7"/>
       <c r="O47" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P47" s="4" t="inlineStr">
         <is>
-          <t>(061)226-06-08</t>
+          <t>(061)226-06-05</t>
         </is>
       </c>
       <c r="Q47" s="4"/>
       <c r="R47" s="4" t="inlineStr">
         <is>
-          <t>school51_zap@ukr.net</t>
+          <t>s49zp@ukr.net</t>
         </is>
       </c>
       <c r="S47" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/school51.zp.ua/school51zp</t>
+          <t>http://school49.zp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T47" s="4" t="inlineStr">
         <is>
-          <t>Директор Кисліцина Ірина Ігорівна</t>
+          <t>Директор Хміль Ганна Максимівна</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 91 Запорізької міської ради</t>
+          <t>Запорізька гімназія № 51 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B48" s="5" t="n">
-        <v>136132</v>
+        <v>136154</v>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 91</t>
+          <t>Запорізька гімназія № 51</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F48" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G48" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H48" s="6" t="inlineStr">
         <is>
           <t>2310137300</t>
         </is>
       </c>
       <c r="I48" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J48" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K48" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лахтінська, 6-А</t>
+          <t>вулиця Стародніпровська, 4</t>
         </is>
       </c>
       <c r="L48" s="6" t="inlineStr">
         <is>
           <t>UA23060070010618511</t>
         </is>
       </c>
       <c r="M48" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N48" s="7"/>
       <c r="O48" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
-          <t>(061)2260616</t>
+          <t>(061)226-06-08</t>
         </is>
       </c>
       <c r="Q48" s="4"/>
       <c r="R48" s="4" t="inlineStr">
         <is>
-          <t>zpgym91@gmail.com</t>
+          <t>school51_zap@ukr.net</t>
         </is>
       </c>
       <c r="S48" s="4" t="inlineStr">
         <is>
-          <t>http://www.school91.inf.ua</t>
+          <t>https://sites.google.com/school51.zp.ua/school51zp</t>
         </is>
       </c>
       <c r="T48" s="4" t="inlineStr">
         <is>
-          <t>Директор Іваницька Тетяна Вікторівна</t>
+          <t>Директор Кисліцина Ірина Ігорівна</t>
         </is>
       </c>
       <c r="U48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X48" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 92 Запорізької міської ради</t>
+          <t>Запорізька гімназія № 91 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B49" s="5" t="n">
-        <v>136218</v>
+        <v>136132</v>
       </c>
       <c r="C49" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D49" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 92</t>
+          <t>Запорізька гімназія № 91</t>
         </is>
       </c>
       <c r="E49" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F49" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G49" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H49" s="6" t="inlineStr">
         <is>
           <t>2310137300</t>
         </is>
       </c>
       <c r="I49" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J49" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K49" s="4" t="inlineStr">
         <is>
-          <t>вулиця Лахтінська, 9</t>
+          <t>вулиця Лахтінська, 6-А</t>
         </is>
       </c>
       <c r="L49" s="6" t="inlineStr">
         <is>
           <t>UA23060070010618511</t>
         </is>
       </c>
       <c r="M49" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N49" s="7"/>
       <c r="O49" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P49" s="4" t="inlineStr">
         <is>
-          <t>(061)226-06-19</t>
+          <t>(061)2260616</t>
         </is>
       </c>
       <c r="Q49" s="4"/>
       <c r="R49" s="4" t="inlineStr">
         <is>
-          <t>92shcola@gmail.com</t>
+          <t>zpgym91@gmail.com</t>
         </is>
       </c>
       <c r="S49" s="4" t="inlineStr">
         <is>
-          <t>school92zp.blogspot.com</t>
+          <t>http://www.school91.inf.ua</t>
         </is>
       </c>
       <c r="T49" s="4" t="inlineStr">
         <is>
-          <t>Директор Дакуніна Анжела Валеріївна</t>
+          <t>Директор Іваницька Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X49" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №1 імені Т.Г. Шевченка Запорізької міської ради</t>
+          <t>Запорізька гімназія № 92 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B50" s="5" t="n">
-        <v>135859</v>
+        <v>136218</v>
       </c>
       <c r="C50" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D50" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 1</t>
+          <t>Запорізька гімназія № 92</t>
         </is>
       </c>
       <c r="E50" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F50" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G50" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H50" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310137300</t>
         </is>
       </c>
       <c r="I50" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J50" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K50" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 11</t>
+          <t>вулиця Лахтінська, 9</t>
         </is>
       </c>
       <c r="L50" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010618511</t>
         </is>
       </c>
       <c r="M50" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N50" s="7"/>
       <c r="O50" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P50" s="4" t="inlineStr">
         <is>
-          <t>(0612)862850</t>
+          <t>(061)226-06-19</t>
         </is>
       </c>
       <c r="Q50" s="4"/>
       <c r="R50" s="4" t="inlineStr">
         <is>
-          <t>znz1_im.shevchenko@ukr.net</t>
+          <t>92shcola@gmail.com</t>
         </is>
       </c>
       <c r="S50" s="4" t="inlineStr">
         <is>
-          <t>http://school1.edukit.zp.ua/</t>
+          <t>school92zp.blogspot.com</t>
         </is>
       </c>
       <c r="T50" s="4" t="inlineStr">
         <is>
-          <t>Директор Андрієнко Оксана Володимирівна</t>
+          <t>Директор Дакуніна Анжела Валеріївна</t>
         </is>
       </c>
       <c r="U50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X50" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y50" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №101 Запорізької міської ради</t>
+          <t>Запорізька гімназія №1 імені Т.Г. Шевченка Запорізької міської ради</t>
         </is>
       </c>
       <c r="B51" s="5" t="n">
-        <v>139646</v>
+        <v>135859</v>
       </c>
       <c r="C51" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D51" s="4" t="inlineStr">
         <is>
-          <t>ЗГ №101 ЗМР</t>
+          <t>Запорізька гімназія № 1</t>
         </is>
       </c>
       <c r="E51" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F51" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G51" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H51" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I51" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J51" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K51" s="4" t="inlineStr">
         <is>
-          <t>вулиця Бочарова, 10Б</t>
+          <t>вулиця Шкільна, 11</t>
         </is>
       </c>
       <c r="L51" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M51" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N51" s="7"/>
       <c r="O51" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P51" s="4" t="inlineStr">
         <is>
-          <t>(061)286-24-40</t>
+          <t>(0612)862850</t>
         </is>
       </c>
       <c r="Q51" s="4"/>
       <c r="R51" s="4" t="inlineStr">
         <is>
-          <t>zosh101@meta.ua</t>
+          <t>znz1_im.shevchenko@ukr.net</t>
         </is>
       </c>
       <c r="S51" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/101.zp.ua/site/home</t>
+          <t>http://school1.edukit.zp.ua/</t>
         </is>
       </c>
       <c r="T51" s="4" t="inlineStr">
         <is>
-          <t>Директор Вітковська Ірина Олександрівна</t>
+          <t>Директор Андрієнко Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X51" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y51" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №103 Запорізької міської ради</t>
+          <t>Запорізька гімназія №101 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B52" s="5" t="n">
-        <v>137144</v>
+        <v>139646</v>
       </c>
       <c r="C52" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D52" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №103</t>
+          <t>ЗГ №101 ЗМР</t>
         </is>
       </c>
       <c r="E52" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F52" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G52" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H52" s="6" t="inlineStr">
         <is>
-          <t>2310136700</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I52" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J52" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K52" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Українця, 18-А</t>
+          <t>вулиця Бочарова, 10Б</t>
         </is>
       </c>
       <c r="L52" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M52" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N52" s="7"/>
       <c r="O52" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P52" s="4" t="inlineStr">
         <is>
-          <t>(061)2799592</t>
+          <t>(061)286-24-40</t>
         </is>
       </c>
       <c r="Q52" s="4"/>
       <c r="R52" s="4" t="inlineStr">
         <is>
-          <t>school103zp@ukr.net</t>
+          <t>zosh101@meta.ua</t>
         </is>
       </c>
       <c r="S52" s="4" t="inlineStr">
         <is>
-          <t>http://school103.zp.sch.in.ua/</t>
+          <t>https://sites.google.com/101.zp.ua/site/home</t>
         </is>
       </c>
       <c r="T52" s="4" t="inlineStr">
         <is>
-          <t>Директор Суліма Ірина Сергіївна</t>
+          <t>Директор Вітковська Ірина Олександрівна</t>
         </is>
       </c>
       <c r="U52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X52" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №109 Запорізької міської ради</t>
+          <t>Запорізька гімназія №103 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B53" s="5" t="n">
-        <v>137291</v>
+        <v>137144</v>
       </c>
       <c r="C53" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D53" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №109</t>
+          <t>Запорізька гімназія №103</t>
         </is>
       </c>
       <c r="E53" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F53" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G53" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H53" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310136700</t>
         </is>
       </c>
       <c r="I53" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J53" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K53" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дніпровські пороги, 29</t>
+          <t>вулиця Володимира Українця, 18-А</t>
         </is>
       </c>
       <c r="L53" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M53" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N53" s="7"/>
       <c r="O53" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P53" s="4" t="inlineStr">
         <is>
-          <t>(061)7023052</t>
+          <t>(061)2799592</t>
         </is>
       </c>
       <c r="Q53" s="4"/>
       <c r="R53" s="4" t="inlineStr">
         <is>
-          <t>Dnporogi@ukr.net</t>
+          <t>school103zp@ukr.net</t>
         </is>
       </c>
       <c r="S53" s="4" t="inlineStr">
         <is>
-          <t>http://znvk109.in.ua/</t>
+          <t>http://school103.zp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T53" s="4" t="inlineStr">
         <is>
-          <t>Директор Хайруліна Олеся Сергіївна</t>
+          <t>Директор Суліма Ірина Сергіївна</t>
         </is>
       </c>
       <c r="U53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X53" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y53" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №11 Запорізької міської ради Запорізької області</t>
+          <t>Запорізька гімназія №109 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B54" s="5" t="n">
-        <v>134569</v>
+        <v>137291</v>
       </c>
       <c r="C54" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D54" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 11 ЗМР ЗО</t>
+          <t>Запорізька гімназія №109</t>
         </is>
       </c>
       <c r="E54" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F54" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G54" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H54" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I54" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J54" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K54" s="4" t="inlineStr">
         <is>
-          <t>вулиця Поштова, 4</t>
+          <t>вулиця Дніпровські пороги, 29</t>
         </is>
       </c>
       <c r="L54" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M54" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N54" s="7"/>
       <c r="O54" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P54" s="4" t="inlineStr">
         <is>
-          <t>(061)764-33-48</t>
+          <t>(061)7023052</t>
         </is>
       </c>
       <c r="Q54" s="4"/>
       <c r="R54" s="4" t="inlineStr">
         <is>
-          <t>zap.gimnasia11@gmail.com</t>
+          <t>Dnporogi@ukr.net</t>
         </is>
       </c>
       <c r="S54" s="4" t="inlineStr">
         <is>
-          <t>http://www.gymnasium11.zp.ua/</t>
+          <t>http://znvk109.in.ua/</t>
         </is>
       </c>
       <c r="T54" s="4" t="inlineStr">
         <is>
-          <t>Директор Кінебас Вікторія Вікторівна</t>
+          <t>Директор Хайруліна Олеся Сергіївна</t>
         </is>
       </c>
       <c r="U54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X54" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №110 Запорізької міської ради</t>
+          <t>Запорізька гімназія №11 Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B55" s="5" t="n">
-        <v>137017</v>
+        <v>134569</v>
       </c>
       <c r="C55" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D55" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 110</t>
+          <t>Запорізька гімназія № 11</t>
         </is>
       </c>
       <c r="E55" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F55" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G55" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H55" s="6" t="inlineStr">
         <is>
-          <t>2310136700</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I55" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J55" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K55" s="4" t="inlineStr">
         <is>
-          <t>вулиця Стешенка, 19</t>
+          <t>вулиця Поштова, 4</t>
         </is>
       </c>
       <c r="L55" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M55" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N55" s="7"/>
       <c r="O55" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P55" s="4" t="inlineStr">
         <is>
-          <t>(061)769-49-02</t>
+          <t>(098)4017404</t>
         </is>
       </c>
       <c r="Q55" s="4"/>
       <c r="R55" s="4" t="inlineStr">
         <is>
-          <t>sh110@ukr.net</t>
+          <t>zap.gimnasia11@gmail.com</t>
         </is>
       </c>
       <c r="S55" s="4" t="inlineStr">
         <is>
-          <t>https://www.zpsh110.com/</t>
+          <t>http://www.gymnasium11.zp.ua/</t>
         </is>
       </c>
       <c r="T55" s="4" t="inlineStr">
         <is>
-          <t>Директор Демченко Аркадій Григорович</t>
+          <t>В.о. директора Жучкова Стелла Артурівна</t>
         </is>
       </c>
       <c r="U55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X55" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y55" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №111 Запорізької міської ради</t>
+          <t>Запорізька гімназія №110 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B56" s="5" t="n">
-        <v>137811</v>
+        <v>137017</v>
       </c>
       <c r="C56" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D56" s="4" t="inlineStr">
         <is>
-          <t>ЗГ №111 ЗМР</t>
+          <t>Запорізька гімназія № 110</t>
         </is>
       </c>
       <c r="E56" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F56" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G56" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H56" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310136700</t>
         </is>
       </c>
       <c r="I56" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J56" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K56" s="4" t="inlineStr">
         <is>
-          <t>вулиця Центральна, 8А</t>
+          <t>вулиця Стешенка, 19</t>
         </is>
       </c>
       <c r="L56" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M56" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N56" s="7"/>
       <c r="O56" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P56" s="4" t="inlineStr">
         <is>
-          <t>(061)286-24-74</t>
+          <t>(061)769-49-02</t>
         </is>
       </c>
       <c r="Q56" s="4"/>
       <c r="R56" s="4" t="inlineStr">
         <is>
-          <t>school111zp@ukr.net</t>
+          <t>sh110@ukr.net</t>
         </is>
       </c>
       <c r="S56" s="4" t="inlineStr">
         <is>
-          <t>https://school111zp.wixsite.com/website</t>
+          <t>https://www.zpsh110.com/</t>
         </is>
       </c>
       <c r="T56" s="4" t="inlineStr">
         <is>
-          <t>Директор Кіченко Сергій Михайлович</t>
+          <t>Директор Демченко Аркадій Григорович</t>
         </is>
       </c>
       <c r="U56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X56" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y56" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №12 Запорізької міської ради</t>
+          <t>Запорізька гімназія №111 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B57" s="5" t="n">
-        <v>137327</v>
+        <v>137811</v>
       </c>
       <c r="C57" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D57" s="4" t="inlineStr">
         <is>
-          <t>ЗГ №12 ЗМР</t>
+          <t>ЗГ №111 ЗМР</t>
         </is>
       </c>
       <c r="E57" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F57" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G57" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H57" s="6" t="inlineStr">
         <is>
           <t>2310137500</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J57" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K57" s="4" t="inlineStr">
         <is>
-          <t>проспект Моторобудівників, 60</t>
+          <t>вулиця Центральна, 8А</t>
         </is>
       </c>
       <c r="L57" s="6" t="inlineStr">
         <is>
           <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M57" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N57" s="7"/>
       <c r="O57" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P57" s="4" t="inlineStr">
         <is>
-          <t>(061)286-24-86</t>
+          <t>(061)286-24-74</t>
         </is>
       </c>
       <c r="Q57" s="4"/>
       <c r="R57" s="4" t="inlineStr">
         <is>
-          <t>gimnaziazaporizka12@gmail.com</t>
+          <t>school111zp@ukr.net</t>
         </is>
       </c>
       <c r="S57" s="4" t="inlineStr">
         <is>
-          <t>https://zpschool12.wordpress.com</t>
+          <t>https://school111zp.wixsite.com/website</t>
         </is>
       </c>
       <c r="T57" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Нежива Марина Андріївна</t>
+          <t>Директор Кіченко Сергій Михайлович</t>
         </is>
       </c>
       <c r="U57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X57" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y57" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №13 Запорізької міської ради</t>
+          <t>Запорізька гімназія №12 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B58" s="5" t="n">
-        <v>137810</v>
+        <v>137327</v>
       </c>
       <c r="C58" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D58" s="4" t="inlineStr">
         <is>
-          <t>ЗГ №13</t>
+          <t>ЗГ №12 ЗМР</t>
         </is>
       </c>
       <c r="E58" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F58" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G58" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H58" s="6" t="inlineStr">
         <is>
-          <t>2310136600</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I58" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J58" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K58" s="4" t="inlineStr">
         <is>
-          <t>вулиця Селищна, 50</t>
+          <t>проспект Моторобудівників, 60</t>
         </is>
       </c>
       <c r="L58" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010385728</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M58" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N58" s="7"/>
       <c r="O58" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P58" s="4" t="inlineStr">
         <is>
-          <t>(061)2897500</t>
+          <t>(061)286-24-86</t>
         </is>
       </c>
       <c r="Q58" s="4"/>
       <c r="R58" s="4" t="inlineStr">
         <is>
-          <t>sool-13@ukr.net</t>
+          <t>gimnaziazaporizka12@gmail.com</t>
         </is>
       </c>
       <c r="S58" s="4" t="inlineStr">
         <is>
-          <t>https://zp-skola13.blogspot.com/</t>
+          <t>https://zpschool12.wordpress.com</t>
         </is>
       </c>
       <c r="T58" s="4" t="inlineStr">
         <is>
-          <t>Директор Бочка Олена Іванівна</t>
+          <t>Директор Нежива Марина Андріївна</t>
         </is>
       </c>
       <c r="U58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X58" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №14 Запорізької міської ради</t>
+          <t>Запорізька гімназія №13 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B59" s="5" t="n">
-        <v>136825</v>
+        <v>137810</v>
       </c>
       <c r="C59" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D59" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №14</t>
+          <t>ЗГ №13</t>
         </is>
       </c>
       <c r="E59" s="4" t="inlineStr">
         <is>
-          <t>призупинено</t>
+          <t>працює</t>
         </is>
       </c>
       <c r="F59" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G59" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H59" s="6" t="inlineStr">
         <is>
-          <t>2310136700</t>
+          <t>2310136600</t>
         </is>
       </c>
       <c r="I59" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J59" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K59" s="4" t="inlineStr">
         <is>
-          <t>вулиця Святоволодимирівська, 90</t>
+          <t>вулиця Селищна, 50</t>
         </is>
       </c>
       <c r="L59" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M59" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N59" s="7"/>
       <c r="O59" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P59" s="4" t="inlineStr">
         <is>
-          <t>(061)769-80-28</t>
+          <t>(061)2397392</t>
         </is>
       </c>
       <c r="Q59" s="4"/>
       <c r="R59" s="4" t="inlineStr">
         <is>
-          <t>zapzosch14@gmail.com</t>
+          <t>sool-13@ukr.net</t>
         </is>
       </c>
       <c r="S59" s="4" t="inlineStr">
         <is>
-          <t>https://zosch14.jimdofree.com/</t>
+          <t>https://zp-skola13.blogspot.com/</t>
         </is>
       </c>
       <c r="T59" s="4" t="inlineStr">
         <is>
-          <t>Директор Чумак Тарас Олександрович</t>
+          <t>Директор Бочка Олена Іванівна</t>
         </is>
       </c>
       <c r="U59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X59" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y59" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №17 Запорізької міської ради</t>
+          <t>Запорізька гімназія №14 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B60" s="5" t="n">
-        <v>136949</v>
+        <v>136825</v>
       </c>
       <c r="C60" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D60" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія № 17</t>
+          <t>Запорізька гімназія №14</t>
         </is>
       </c>
       <c r="E60" s="4" t="inlineStr">
         <is>
           <t>призупинено</t>
         </is>
       </c>
       <c r="F60" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G60" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H60" s="6" t="inlineStr">
         <is>
           <t>2310136700</t>
         </is>
       </c>
       <c r="I60" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J60" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K60" s="4" t="inlineStr">
         <is>
-          <t>вулиця Освітянська, 20</t>
+          <t>вулиця Святоволодимирівська, 90</t>
         </is>
       </c>
       <c r="L60" s="6" t="inlineStr">
         <is>
           <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M60" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N60" s="7"/>
       <c r="O60" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P60" s="4" t="inlineStr">
         <is>
-          <t>(061)7698046</t>
+          <t>(061)769-80-28</t>
         </is>
       </c>
       <c r="Q60" s="4"/>
       <c r="R60" s="4" t="inlineStr">
         <is>
-          <t>zp.school17@gmail.com</t>
+          <t>zapzosch14@gmail.com</t>
         </is>
       </c>
       <c r="S60" s="4" t="inlineStr">
         <is>
-          <t>https://www.17.zp.ua/</t>
+          <t>https://zosch14.jimdofree.com/</t>
         </is>
       </c>
       <c r="T60" s="4" t="inlineStr">
         <is>
-          <t>Директор Хмельницький Андрій Андрійович</t>
+          <t>Директор Чумак Тарас Олександрович</t>
         </is>
       </c>
       <c r="U60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X60" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y60" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №19 Запорізької міської ради</t>
+          <t>Запорізька гімназія №17 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B61" s="5" t="n">
-        <v>137823</v>
+        <v>136949</v>
       </c>
       <c r="C61" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D61" s="4" t="inlineStr">
         <is>
-          <t>ЗГ №19</t>
+          <t>Запорізька гімназія № 17</t>
         </is>
       </c>
       <c r="E61" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F61" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G61" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H61" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310136700</t>
         </is>
       </c>
       <c r="I61" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J61" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K61" s="4" t="inlineStr">
         <is>
-          <t>вулиця Військбуд, 13</t>
+          <t>вулиця Освітянська, 20</t>
         </is>
       </c>
       <c r="L61" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M61" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N61" s="7"/>
       <c r="O61" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P61" s="4" t="inlineStr">
         <is>
-          <t>(061)227-05-55</t>
+          <t>(061)7698046</t>
         </is>
       </c>
       <c r="Q61" s="4"/>
       <c r="R61" s="4" t="inlineStr">
         <is>
-          <t>zps19@ukr.net</t>
+          <t>zp.school17@gmail.com</t>
         </is>
       </c>
       <c r="S61" s="4" t="inlineStr">
         <is>
-          <t>http://school19.zp.ua</t>
+          <t>https://www.17.zp.ua/</t>
         </is>
       </c>
       <c r="T61" s="4" t="inlineStr">
         <is>
-          <t>Директор Буркот Лариса Петрівна</t>
+          <t>Директор Хмельницький Андрій Андрійович</t>
         </is>
       </c>
       <c r="U61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X61" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y61" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №2 ім. Лесі Українки Запорізької міської ради</t>
+          <t>Запорізька гімназія №19 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B62" s="5" t="n">
-        <v>135828</v>
+        <v>137823</v>
       </c>
       <c r="C62" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D62" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №2</t>
+          <t>ЗГ №19</t>
         </is>
       </c>
       <c r="E62" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F62" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G62" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H62" s="6" t="inlineStr">
         <is>
-          <t>2310136300</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I62" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J62" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K62" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шкільна, 36</t>
+          <t>вулиця Військбуд, 13</t>
         </is>
       </c>
       <c r="L62" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010595678</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M62" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N62" s="7"/>
       <c r="O62" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P62" s="4" t="inlineStr">
         <is>
-          <t>(0612)632842</t>
+          <t>(061)227-05-55</t>
         </is>
       </c>
       <c r="Q62" s="4"/>
       <c r="R62" s="4" t="inlineStr">
         <is>
-          <t>gimnaziya021@ukr.net</t>
+          <t>zps19@ukr.net</t>
         </is>
       </c>
       <c r="S62" s="4" t="inlineStr">
         <is>
-          <t>http://zg2-zp.e-schools.info</t>
+          <t>http://school19.zp.ua</t>
         </is>
       </c>
       <c r="T62" s="4" t="inlineStr">
         <is>
-          <t>Директор Мілюков Роман Валерійович</t>
+          <t>Директор Єременко Лідія В'ячеславівна</t>
         </is>
       </c>
       <c r="U62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X62" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y62" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №20 Запорізької міської ради</t>
+          <t>Запорізька гімназія №2 ім. Лесі Українки Запорізької міської ради</t>
         </is>
       </c>
       <c r="B63" s="5" t="n">
-        <v>135461</v>
+        <v>135828</v>
       </c>
       <c r="C63" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D63" s="4"/>
+      <c r="D63" s="4" t="inlineStr">
+        <is>
+          <t>Запорізька гімназія №2</t>
+        </is>
+      </c>
       <c r="E63" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F63" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G63" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H63" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136300</t>
         </is>
       </c>
       <c r="I63" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J63" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K63" s="4" t="inlineStr">
         <is>
-          <t>бульвар Шевченка, 49</t>
+          <t>вулиця Шкільна, 36</t>
         </is>
       </c>
       <c r="L63" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M63" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N63" s="7"/>
       <c r="O63" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P63" s="4" t="inlineStr">
         <is>
-          <t>(0612)326360, (0612)326226, (0612)325929</t>
+          <t>(0612)632842</t>
         </is>
       </c>
       <c r="Q63" s="4"/>
       <c r="R63" s="4" t="inlineStr">
         <is>
-          <t>shkolazp20@gmail.com</t>
+          <t>gimnaziya021@ukr.net</t>
         </is>
       </c>
       <c r="S63" s="4" t="inlineStr">
         <is>
-          <t>http://znvk20.klasna.com</t>
+          <t>http://zg2-zp.e-schools.info</t>
         </is>
       </c>
       <c r="T63" s="4" t="inlineStr">
         <is>
-          <t>Директор Паніна Світлана Савеліївна</t>
+          <t>Директор Мілюков Роман Валерійович</t>
         </is>
       </c>
       <c r="U63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X63" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y63" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №22 Запорізької міської ради</t>
+          <t>Запорізька гімназія №20 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B64" s="5" t="n">
-        <v>136229</v>
+        <v>135461</v>
       </c>
       <c r="C64" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D64" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D64" s="4"/>
       <c r="E64" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F64" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G64" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H64" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I64" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J64" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K64" s="4" t="inlineStr">
         <is>
-          <t>вулиця Трегубова, 18</t>
+          <t>бульвар Шевченка, 49</t>
         </is>
       </c>
       <c r="L64" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M64" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N64" s="7"/>
       <c r="O64" s="4" t="inlineStr">
         <is>
-          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P64" s="4" t="inlineStr">
         <is>
-          <t>(061)7023127</t>
+          <t>(0612)326360, (0612)326226, (0612)325929</t>
         </is>
       </c>
       <c r="Q64" s="4"/>
       <c r="R64" s="4" t="inlineStr">
         <is>
-          <t>zg22zp@gmail.com</t>
+          <t>shkolazp20@gmail.com</t>
         </is>
       </c>
       <c r="S64" s="4" t="inlineStr">
         <is>
-          <t>http://school22.zp.sch.in.ua/</t>
+          <t>http://znvk20.klasna.com</t>
         </is>
       </c>
       <c r="T64" s="4" t="inlineStr">
         <is>
-          <t>Директор Філатов Артем Олександрович</t>
+          <t>Директор Паніна Світлана Савеліївна</t>
         </is>
       </c>
       <c r="U64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X64" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y64" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="4" t="inlineStr">
         <is>
-          <t>Запорізька гімназія №25 Запорізької міської ради</t>
+          <t>Запорізька гімназія №22 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B65" s="5" t="n">
-        <v>135460</v>
+        <v>136229</v>
       </c>
       <c r="C65" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D65" s="4"/>
+      <c r="D65" s="4" t="inlineStr">
+        <is>
+          <t>Запорізька гімназія № 22</t>
+        </is>
+      </c>
       <c r="E65" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F65" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G65" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H65" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I65" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J65" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K65" s="4" t="inlineStr">
         <is>
-          <t>вулиця Патріотична, 76</t>
+          <t>вулиця Трегубова, 18</t>
         </is>
       </c>
       <c r="L65" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M65" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N65" s="7"/>
       <c r="O65" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P65" s="4" t="inlineStr">
         <is>
-          <t>(061)2260558, (061)2260559</t>
+          <t>(061)7023127</t>
         </is>
       </c>
       <c r="Q65" s="4"/>
       <c r="R65" s="4" t="inlineStr">
         <is>
-          <t>zp25gimn@ukr.net</t>
+          <t>zg22zp@gmail.com</t>
         </is>
       </c>
       <c r="S65" s="4" t="inlineStr">
         <is>
-          <t>http://gymnasium25.zp.ua/</t>
+          <t>http://school22.zp.sch.in.ua/</t>
         </is>
       </c>
       <c r="T65" s="4" t="inlineStr">
         <is>
-          <t>Директор Луценко Марина Федорівна</t>
+          <t>Директор Філатов Артем Олександрович</t>
         </is>
       </c>
       <c r="U65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X65" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y65" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="66">
@@ -8144,51 +8148,51 @@
       </c>
       <c r="M71" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N71" s="7"/>
       <c r="O71" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P71" s="4" t="inlineStr">
         <is>
           <t>(061)2265318, (061)2265324</t>
         </is>
       </c>
       <c r="Q71" s="4"/>
       <c r="R71" s="4" t="inlineStr">
         <is>
           <t>zschool41@ukr.net</t>
         </is>
       </c>
       <c r="S71" s="4" t="inlineStr">
         <is>
-          <t>http://school41zp.000webhostapp.com</t>
+          <t>https://www.znvk41.school.social/</t>
         </is>
       </c>
       <c r="T71" s="4" t="inlineStr">
         <is>
           <t>Директор Бобруль Тетяна Олексіївна</t>
         </is>
       </c>
       <c r="U71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X71" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -8472,51 +8476,51 @@
         </is>
       </c>
       <c r="K74" s="4" t="inlineStr">
         <is>
           <t>вулиця Левка Лук'яненка, 33</t>
         </is>
       </c>
       <c r="L74" s="6" t="inlineStr">
         <is>
           <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M74" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N74" s="7"/>
       <c r="O74" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P74" s="4" t="inlineStr">
         <is>
-          <t>(061)764-28-47</t>
+          <t>(061)7643621</t>
         </is>
       </c>
       <c r="Q74" s="4"/>
       <c r="R74" s="4" t="inlineStr">
         <is>
           <t>school_554@ukr.net</t>
         </is>
       </c>
       <c r="S74" s="4" t="inlineStr">
         <is>
           <t>http://school5.edukit.zp.ua</t>
         </is>
       </c>
       <c r="T74" s="4" t="inlineStr">
         <is>
           <t>Директор Шанчева Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U74" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V74" s="6" t="inlineStr">
         <is>
@@ -9844,51 +9848,51 @@
       </c>
       <c r="N86" s="7"/>
       <c r="O86" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P86" s="4" t="inlineStr">
         <is>
           <t>(061)7698050, (061)7698042</t>
         </is>
       </c>
       <c r="Q86" s="4"/>
       <c r="R86" s="4" t="inlineStr">
         <is>
           <t>school70@ukr.net</t>
         </is>
       </c>
       <c r="S86" s="4" t="inlineStr">
         <is>
           <t>http://znvk70.zp.ua/</t>
         </is>
       </c>
       <c r="T86" s="4" t="inlineStr">
         <is>
-          <t>Директор Гігаурі Надія Вікторівна</t>
+          <t>В.о. директора Здановська Сніжана Вікторівна</t>
         </is>
       </c>
       <c r="U86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X86" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y86" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="87">
@@ -9957,51 +9961,51 @@
       </c>
       <c r="N87" s="7"/>
       <c r="O87" s="4" t="inlineStr">
         <is>
           <t>Правобережний відділ освіти Департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P87" s="4" t="inlineStr">
         <is>
           <t>(061)7023104</t>
         </is>
       </c>
       <c r="Q87" s="4"/>
       <c r="R87" s="4" t="inlineStr">
         <is>
           <t>znz73@ukr.net</t>
         </is>
       </c>
       <c r="S87" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/school73-zp</t>
         </is>
       </c>
       <c r="T87" s="4" t="inlineStr">
         <is>
-          <t>Директор Ткачова Лариса Петрівна</t>
+          <t>Т.в.о. директора Волкова Тетяна Ігорівна</t>
         </is>
       </c>
       <c r="U87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X87" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y87" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="88">
@@ -10054,57 +10058,57 @@
         </is>
       </c>
       <c r="K88" s="4" t="inlineStr">
         <is>
           <t>вулиця Історична, 92</t>
         </is>
       </c>
       <c r="L88" s="6" t="inlineStr">
         <is>
           <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M88" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N88" s="7"/>
       <c r="O88" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P88" s="4" t="inlineStr">
         <is>
-          <t>(061)239-73-65</t>
+          <t>(061)2397365</t>
         </is>
       </c>
       <c r="Q88" s="4"/>
       <c r="R88" s="4" t="inlineStr">
         <is>
-          <t>shkola75@i.ua</t>
+          <t>zp.gymnasium75@gmail.com</t>
         </is>
       </c>
       <c r="S88" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/zg75-zaporizhzhia</t>
         </is>
       </c>
       <c r="T88" s="4" t="inlineStr">
         <is>
           <t>Директор Карпенко Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W88" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -10167,62 +10171,62 @@
         </is>
       </c>
       <c r="K89" s="4" t="inlineStr">
         <is>
           <t>проспект Соборний, 154-Г</t>
         </is>
       </c>
       <c r="L89" s="6" t="inlineStr">
         <is>
           <t>UA23060070010595678</t>
         </is>
       </c>
       <c r="M89" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N89" s="7"/>
       <c r="O89" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P89" s="4" t="inlineStr">
         <is>
-          <t>(061)286-28-37</t>
+          <t>(095)4876163</t>
         </is>
       </c>
       <c r="Q89" s="4"/>
       <c r="R89" s="4" t="inlineStr">
         <is>
           <t>znz_76@ukr.net</t>
         </is>
       </c>
       <c r="S89" s="4" t="inlineStr">
         <is>
-          <t>http://znz76.pp.ua</t>
+          <t>https://sites.google.com/znz76zp.ukr.education/znz76zp/</t>
         </is>
       </c>
       <c r="T89" s="4" t="inlineStr">
         <is>
           <t>Директор Ястребова Наталія Олександрівна</t>
         </is>
       </c>
       <c r="U89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X89" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -11804,51 +11808,55 @@
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X103" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y103" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="4" t="inlineStr">
         <is>
           <t>Запорізька гімназія "Контакт" Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B104" s="5" t="n">
         <v>135433</v>
       </c>
       <c r="C104" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D104" s="4"/>
+      <c r="D104" s="4" t="inlineStr">
+        <is>
+          <t>Запорізька гімназія "Контакт"</t>
+        </is>
+      </c>
       <c r="E104" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F104" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G104" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H104" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I104" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
@@ -11913,51 +11921,55 @@
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X104" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y104" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="4" t="inlineStr">
         <is>
           <t>Запорізька гімназія "Основа" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B105" s="5" t="n">
         <v>135679</v>
       </c>
       <c r="C105" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D105" s="4"/>
+      <c r="D105" s="4" t="inlineStr">
+        <is>
+          <t>Запорізька гімназія "Основа" ЗМР</t>
+        </is>
+      </c>
       <c r="E105" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F105" s="4" t="inlineStr">
         <is>
           <t>гімназія</t>
         </is>
       </c>
       <c r="G105" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H105" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I105" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
@@ -11983,51 +11995,51 @@
       </c>
       <c r="N105" s="7"/>
       <c r="O105" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P105" s="4" t="inlineStr">
         <is>
           <t>(061)2260712, (061)2260713</t>
         </is>
       </c>
       <c r="Q105" s="4"/>
       <c r="R105" s="4" t="inlineStr">
         <is>
           <t>schoolosnova15@ukr.net</t>
         </is>
       </c>
       <c r="S105" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/site/znvkosnova/</t>
         </is>
       </c>
       <c r="T105" s="4" t="inlineStr">
         <is>
-          <t>Директор Любімова Алла Володимирівна</t>
+          <t>В.о. директора Онищенко Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X105" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y105" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="106">
@@ -12543,51 +12555,51 @@
       </c>
       <c r="M110" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N110" s="7"/>
       <c r="O110" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P110" s="4" t="inlineStr">
         <is>
           <t>(061)2397367</t>
         </is>
       </c>
       <c r="Q110" s="4"/>
       <c r="R110" s="4" t="inlineStr">
         <is>
           <t>barvinok94@ukr.net</t>
         </is>
       </c>
       <c r="S110" s="4" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/znvkdarvinok/</t>
+          <t>https://sites.google.com/view/znvkbarvinok</t>
         </is>
       </c>
       <c r="T110" s="4" t="inlineStr">
         <is>
           <t>Директор Лисенко Альбіна Борисівна</t>
         </is>
       </c>
       <c r="U110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X110" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -13155,51 +13167,51 @@
         </is>
       </c>
       <c r="Y115" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="4" t="inlineStr">
         <is>
           <t>Запорізька приватна класична гімназія "Інтелект" Запорізької області</t>
         </is>
       </c>
       <c r="B116" s="5" t="n">
         <v>138189</v>
       </c>
       <c r="C116" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D116" s="4" t="inlineStr">
         <is>
           <t>ЗПКГ "Інтелект"</t>
         </is>
       </c>
       <c r="E116" s="4" t="inlineStr">
         <is>
-          <t>працює</t>
+          <t>призупинено</t>
         </is>
       </c>
       <c r="F116" s="4" t="inlineStr">
         <is>
           <t>школа</t>
         </is>
       </c>
       <c r="G116" s="4" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="H116" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I116" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J116" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
@@ -13665,97 +13677,97 @@
       </c>
       <c r="M120" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N120" s="7"/>
       <c r="O120" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P120" s="4" t="inlineStr">
         <is>
           <t>(061)2796692, (061)2795433</t>
         </is>
       </c>
       <c r="Q120" s="4"/>
       <c r="R120" s="4" t="inlineStr">
         <is>
           <t>ogg27@ukr.net</t>
         </is>
       </c>
       <c r="S120" s="4" t="inlineStr">
         <is>
-          <t>http://gimnasiya27.at.ua</t>
+          <t>https://www.ogg27.zp.ua/</t>
         </is>
       </c>
       <c r="T120" s="4" t="inlineStr">
         <is>
           <t>Директор Гашенко Людмила Дмитрівна</t>
         </is>
       </c>
       <c r="U120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X120" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y120" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="4" t="inlineStr">
         <is>
           <t>Запорізький академічний ліцей № 15 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B121" s="5" t="n">
         <v>135175</v>
       </c>
       <c r="C121" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D121" s="4" t="inlineStr">
         <is>
-          <t>ЗАЛ №15</t>
+          <t>Запорізький академічний ліцей № 15</t>
         </is>
       </c>
       <c r="E121" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F121" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G121" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H121" s="6" t="inlineStr">
         <is>
           <t>2310136300</t>
         </is>
       </c>
       <c r="I121" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -13924,362 +13936,366 @@
       <c r="U122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X122" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y122" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей № 6 Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей № 28 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B123" s="5" t="n">
-        <v>136719</v>
+        <v>135463</v>
       </c>
       <c r="C123" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D123" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №6</t>
+          <t>Запорізький академічний ліцей № 28</t>
         </is>
       </c>
       <c r="E123" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F123" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G123" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H123" s="6" t="inlineStr">
         <is>
-          <t>2310136700</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I123" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J123" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K123" s="4" t="inlineStr">
         <is>
-          <t>вулиця Олімпійська, 2</t>
+          <t>вулиця Вячеслава Зайцева, 16</t>
         </is>
       </c>
       <c r="L123" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010474202</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M123" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N123" s="7"/>
       <c r="O123" s="4" t="inlineStr">
         <is>
-          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P123" s="4" t="inlineStr">
         <is>
-          <t>(061)7698033</t>
-[...2 lines deleted...]
-      <c r="Q123" s="4"/>
+          <t>(061)2335125, (061)2332553, (061)2331338</t>
+        </is>
+      </c>
+      <c r="Q123" s="4" t="inlineStr">
+        <is>
+          <t>(061)2332553</t>
+        </is>
+      </c>
       <c r="R123" s="4" t="inlineStr">
         <is>
-          <t>gymnasium@6.zp.ua</t>
+          <t>zp28gimn@ukr.net</t>
         </is>
       </c>
       <c r="S123" s="4" t="inlineStr">
         <is>
-          <t>http://www.6.zp.ua/</t>
+          <t>http://www.school28.zp.ua</t>
         </is>
       </c>
       <c r="T123" s="4" t="inlineStr">
         <is>
-          <t>Директор Липський Костянтин Валентинович</t>
+          <t>Директор Бурма Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X123" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y123" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №107 Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей № 6 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B124" s="5" t="n">
-        <v>136061</v>
+        <v>136719</v>
       </c>
       <c r="C124" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D124" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей № 107</t>
+          <t>Запорізький академічний ліцей №6</t>
         </is>
       </c>
       <c r="E124" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F124" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G124" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H124" s="6" t="inlineStr">
         <is>
           <t>2310136700</t>
         </is>
       </c>
       <c r="I124" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J124" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K124" s="4" t="inlineStr">
         <is>
-          <t>проспект Героїв Національної гвардії України, 59</t>
+          <t>вулиця Олімпійська, 2</t>
         </is>
       </c>
       <c r="L124" s="6" t="inlineStr">
         <is>
           <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M124" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N124" s="7"/>
       <c r="O124" s="4" t="inlineStr">
         <is>
           <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P124" s="4" t="inlineStr">
         <is>
-          <t>(061)7648640, (061)7648644, (061)7648641</t>
+          <t>(061)7698033</t>
         </is>
       </c>
       <c r="Q124" s="4"/>
       <c r="R124" s="4" t="inlineStr">
         <is>
-          <t>zpkrsc107@ukr.net</t>
+          <t>gymnasium@6.zp.ua</t>
         </is>
       </c>
       <c r="S124" s="4" t="inlineStr">
         <is>
-          <t>http://planeta107.zp.ua</t>
+          <t>http://www.6.zp.ua/</t>
         </is>
       </c>
       <c r="T124" s="4" t="inlineStr">
         <is>
-          <t>Директор Кошель Дмитро Богданович</t>
+          <t>Директор Липський Костянтин Валентинович</t>
         </is>
       </c>
       <c r="U124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X124" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y124" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="4" t="inlineStr">
         <is>
-          <t>Запорізький академічний ліцей №28 Запорізької міської ради</t>
+          <t>Запорізький академічний ліцей №107 Запорізької міської ради</t>
         </is>
       </c>
       <c r="B125" s="5" t="n">
-        <v>135463</v>
+        <v>136061</v>
       </c>
       <c r="C125" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D125" s="4"/>
+      <c r="D125" s="4" t="inlineStr">
+        <is>
+          <t>Запорізький академічний ліцей № 107</t>
+        </is>
+      </c>
       <c r="E125" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F125" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G125" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H125" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136700</t>
         </is>
       </c>
       <c r="I125" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J125" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K125" s="4" t="inlineStr">
         <is>
-          <t>вулиця Вячеслава Зайцева, 16</t>
+          <t>проспект Героїв Національної гвардії України, 59</t>
         </is>
       </c>
       <c r="L125" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010474202</t>
         </is>
       </c>
       <c r="M125" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N125" s="7"/>
       <c r="O125" s="4" t="inlineStr">
         <is>
-          <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
+          <t>ЛІВОБЕРЕЖНИЙ ВІДДІЛ ОСВІТИ ДЕПАРТАМЕНТУ ОСВІТИ І НАУКИ ЗАПОРІЗЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="P125" s="4" t="inlineStr">
         <is>
-          <t>(061)2335125, (061)2332553, (061)2331338</t>
-[...6 lines deleted...]
-      </c>
+          <t>(061)7648640, (061)7648644, (061)7648641</t>
+        </is>
+      </c>
+      <c r="Q125" s="4"/>
       <c r="R125" s="4" t="inlineStr">
         <is>
-          <t>zp28gimn@ukr.net</t>
+          <t>zpkrsc107@ukr.net</t>
         </is>
       </c>
       <c r="S125" s="4" t="inlineStr">
         <is>
-          <t>http://www.school28.zp.ua</t>
+          <t>http://planeta107.zp.ua</t>
         </is>
       </c>
       <c r="T125" s="4" t="inlineStr">
         <is>
-          <t>Директор Бурма Ірина Миколаївна</t>
+          <t>Директор Кошель Дмитро Богданович</t>
         </is>
       </c>
       <c r="U125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X125" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y125" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="126">
@@ -14671,62 +14687,62 @@
         </is>
       </c>
       <c r="K129" s="4" t="inlineStr">
         <is>
           <t>вулиця Павлокічкаська, 29</t>
         </is>
       </c>
       <c r="L129" s="6" t="inlineStr">
         <is>
           <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M129" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N129" s="7"/>
       <c r="O129" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P129" s="4" t="inlineStr">
         <is>
-          <t>(061)7082350, (061)2397357</t>
+          <t>(061)2397357</t>
         </is>
       </c>
       <c r="Q129" s="4"/>
       <c r="R129" s="4" t="inlineStr">
         <is>
-          <t>gimnazy46@i.ua</t>
+          <t>al46zp@gmail.com</t>
         </is>
       </c>
       <c r="S129" s="4" t="inlineStr">
         <is>
-          <t>http://gimnazy46.wix.com/school</t>
+          <t>https://sites.google.com/view/gimnasium46/</t>
         </is>
       </c>
       <c r="T129" s="4" t="inlineStr">
         <is>
           <t>Директор Кругла Людмила Юхимівна</t>
         </is>
       </c>
       <c r="U129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X129" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -15067,51 +15083,51 @@
         </is>
       </c>
       <c r="X132" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y132" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="4" t="inlineStr">
         <is>
           <t>Запорізький академічний ліцей "Логос" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B133" s="5" t="n">
         <v>135434</v>
       </c>
       <c r="C133" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D133" s="4" t="inlineStr">
         <is>
-          <t>ЗАЛ "ЛОГОС" ЗМР</t>
+          <t>Запорізький академічний ліцей "Логос"</t>
         </is>
       </c>
       <c r="E133" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F133" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G133" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H133" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I133" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
@@ -15123,62 +15139,62 @@
         </is>
       </c>
       <c r="K133" s="4" t="inlineStr">
         <is>
           <t>вулиця Рекордна, 27-А</t>
         </is>
       </c>
       <c r="L133" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M133" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N133" s="7"/>
       <c r="O133" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P133" s="4" t="inlineStr">
         <is>
-          <t>(061)7648877, (061)7016609</t>
+          <t>(061)7648877</t>
         </is>
       </c>
       <c r="Q133" s="4"/>
       <c r="R133" s="4" t="inlineStr">
         <is>
           <t>zllog90@gmail.com</t>
         </is>
       </c>
       <c r="S133" s="4" t="inlineStr">
         <is>
-          <t>http://www.zllogos.zp.ua</t>
+          <t>http://www.logos.zp.ua</t>
         </is>
       </c>
       <c r="T133" s="4" t="inlineStr">
         <is>
           <t>Директор Могилін Олександр Володимирович</t>
         </is>
       </c>
       <c r="U133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X133" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -15416,51 +15432,51 @@
       <c r="A136" s="4" t="inlineStr">
         <is>
           <t>Запорізький класичний ліцей Запорізької міської ради Запорізької області</t>
         </is>
       </c>
       <c r="B136" s="5" t="n">
         <v>135606</v>
       </c>
       <c r="C136" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D136" s="4" t="inlineStr">
         <is>
           <t>Запорізький класичний ліцей</t>
         </is>
       </c>
       <c r="E136" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F136" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G136" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H136" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I136" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J136" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K136" s="4" t="inlineStr">
         <is>
           <t>вулиця Леоніда Жаботинського, 23</t>
@@ -15478,51 +15494,51 @@
       </c>
       <c r="N136" s="7"/>
       <c r="O136" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P136" s="4" t="inlineStr">
         <is>
           <t>(061)2398682, (061)2331144</t>
         </is>
       </c>
       <c r="Q136" s="4"/>
       <c r="R136" s="4" t="inlineStr">
         <is>
           <t>lyceumsekret@ukr.net</t>
         </is>
       </c>
       <c r="S136" s="4" t="inlineStr">
         <is>
           <t>http://classlyceum.zp.ua</t>
         </is>
       </c>
       <c r="T136" s="4" t="inlineStr">
         <is>
-          <t>Директор Гончаренко Марія Михайлівна</t>
+          <t>В.о. директора Василенко Людмила Павлівна</t>
         </is>
       </c>
       <c r="U136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X136" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y136" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="137">
@@ -15812,95 +15828,99 @@
       </c>
       <c r="M139" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N139" s="7"/>
       <c r="O139" s="4" t="inlineStr">
         <is>
           <t>Центральний відділ освіти департаменту освіти і науки Запорізької міської ради</t>
         </is>
       </c>
       <c r="P139" s="4" t="inlineStr">
         <is>
           <t>(061)2862840</t>
         </is>
       </c>
       <c r="Q139" s="4"/>
       <c r="R139" s="4" t="inlineStr">
         <is>
           <t>zvh12.zp.ua@gmail.com</t>
         </is>
       </c>
       <c r="S139" s="4" t="inlineStr">
         <is>
-          <t>http://zvh121.wix.com/zvh12</t>
+          <t>https://sites.google.com/view/alternativazp/</t>
         </is>
       </c>
       <c r="T139" s="4" t="inlineStr">
         <is>
           <t>Директор Губрієнко Оксана Геннадіївна</t>
         </is>
       </c>
       <c r="U139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X139" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y139" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="4" t="inlineStr">
         <is>
           <t>Запорізький ліцей "ОРТ-Алєф" Запорізької міської ради</t>
         </is>
       </c>
       <c r="B140" s="5" t="n">
         <v>135259</v>
       </c>
       <c r="C140" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
-      <c r="D140" s="4"/>
+      <c r="D140" s="4" t="inlineStr">
+        <is>
+          <t>Запорізький ліцей "ОРТ-Алєф"</t>
+        </is>
+      </c>
       <c r="E140" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F140" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G140" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H140" s="6" t="inlineStr">
         <is>
           <t>2310137200</t>
         </is>
       </c>
       <c r="I140" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
@@ -17831,51 +17851,51 @@
       <c r="M157" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N157" s="7"/>
       <c r="O157" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, фізичної культури та спорту Благовіщенської сільської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="P157" s="4" t="inlineStr">
         <is>
           <t>(061)3896616, (061)3896533</t>
         </is>
       </c>
       <c r="Q157" s="4"/>
       <c r="R157" s="4" t="inlineStr">
         <is>
           <t>blagschool1@ukr.net</t>
         </is>
       </c>
       <c r="S157" s="4"/>
       <c r="T157" s="4" t="inlineStr">
         <is>
-          <t> Звягін Віталій Петрович</t>
+          <t>Директор Звягін Віталій Петрович</t>
         </is>
       </c>
       <c r="U157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V157" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X157" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y157" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="158">
@@ -18730,51 +18750,51 @@
       </c>
       <c r="M165" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N165" s="7"/>
       <c r="O165" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Приморської міської ради Приморського району Запорізької області</t>
         </is>
       </c>
       <c r="P165" s="4" t="inlineStr">
         <is>
           <t>(06137)73606</t>
         </is>
       </c>
       <c r="Q165" s="4"/>
       <c r="R165" s="4" t="inlineStr">
         <is>
           <t>zosh-2-primorsk@ukr.net</t>
         </is>
       </c>
       <c r="S165" s="4" t="inlineStr">
         <is>
-          <t>http://prim2school.ucoz.ua/</t>
+          <t>https://www.gym2prim.com/</t>
         </is>
       </c>
       <c r="T165" s="4" t="inlineStr">
         <is>
           <t>Директор Донченко Сергій Євгенович</t>
         </is>
       </c>
       <c r="U165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X165" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -19135,71 +19155,71 @@
           <t>так</t>
         </is>
       </c>
       <c r="D169" s="4" t="inlineStr">
         <is>
           <t>Запорізька школа-інтернат "Січовий колегіум"</t>
         </is>
       </c>
       <c r="E169" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F169" s="4" t="inlineStr">
         <is>
           <t>спеціалізована школа-інтернат</t>
         </is>
       </c>
       <c r="G169" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H169" s="6" t="inlineStr">
         <is>
-          <t>2310137300</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I169" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J169" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K169" s="4" t="inlineStr">
         <is>
-          <t>проспект Ювілейний, 19</t>
+          <t>бульвар Марії Примаченко, 14</t>
         </is>
       </c>
       <c r="L169" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010618511</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M169" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N169" s="7"/>
       <c r="O169" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P169" s="4" t="inlineStr">
         <is>
           <t>(061)2862080</t>
         </is>
       </c>
       <c r="Q169" s="4"/>
       <c r="R169" s="4" t="inlineStr">
         <is>
           <t>sichoviycolegium@gmail.com</t>
         </is>
       </c>
       <c r="S169" s="4" t="inlineStr">
@@ -19300,71 +19320,71 @@
       </c>
       <c r="N170" s="7"/>
       <c r="O170" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P170" s="4" t="inlineStr">
         <is>
           <t>(061)286-96-15</t>
         </is>
       </c>
       <c r="Q170" s="4"/>
       <c r="R170" s="4" t="inlineStr">
         <is>
           <t>internat1zp@ukr.net</t>
         </is>
       </c>
       <c r="S170" s="4" t="inlineStr">
         <is>
           <t>http://www.internat1.zp.ua</t>
         </is>
       </c>
       <c r="T170" s="4" t="inlineStr">
         <is>
-          <t> Максимов Володимир Степанович</t>
+          <t>В.о. директора Логвиненко Наталія Вячеславівна</t>
         </is>
       </c>
       <c r="U170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W170" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X170" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y170" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="4" t="inlineStr">
         <is>
           <t>комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат №2" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B171" s="5" t="n">
         <v>136998</v>
       </c>
       <c r="C171" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D171" s="4" t="inlineStr">
         <is>
           <t>КЗ "ЗСЗШ-І № 2" ЗОР</t>
         </is>
       </c>
       <c r="E171" s="4" t="inlineStr">
         <is>
@@ -19554,697 +19574,697 @@
       <c r="U172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W172" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X172" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y172" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат "Оберіг" Запорізької обласної ради</t>
+          <t>Комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат "Орієнтир" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B173" s="5" t="n">
-        <v>137226</v>
+        <v>137203</v>
       </c>
       <c r="C173" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D173" s="4" t="inlineStr">
         <is>
-          <t>Запорізька школа-інтернат "Оберіг"</t>
+          <t>КЗ "ЗСЗШІ "Орієнтир" ЗОР</t>
         </is>
       </c>
       <c r="E173" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F173" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G173" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H173" s="6" t="inlineStr">
         <is>
-          <t>2310136600</t>
+          <t>2310137200</t>
         </is>
       </c>
       <c r="I173" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J173" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K173" s="4" t="inlineStr">
         <is>
-          <t>вулиця Володимира Мономаха, 87-А</t>
+          <t>вулиця Сарматська, 17</t>
         </is>
       </c>
       <c r="L173" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010385728</t>
+          <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M173" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N173" s="7"/>
       <c r="O173" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P173" s="4" t="inlineStr">
         <is>
-          <t>(061)286-25-85</t>
+          <t>(066)403-57-10</t>
         </is>
       </c>
       <c r="Q173" s="4"/>
       <c r="R173" s="4" t="inlineStr">
         <is>
-          <t>oberig9@ukr.net</t>
+          <t>internat.orientir@gmail.com</t>
         </is>
       </c>
       <c r="S173" s="4" t="inlineStr">
         <is>
-          <t>https://oberig.zp.ua/</t>
+          <t>orientyr.org.ua</t>
         </is>
       </c>
       <c r="T173" s="4" t="inlineStr">
         <is>
-          <t> Дуда Ірина Олександрівна</t>
+          <t> Тихомирова Ганна Володимирівна</t>
         </is>
       </c>
       <c r="U173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W173" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X173" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y173" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="4" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат "Орієнтир" Запорізької обласної ради</t>
+          <t>комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат "Світанок" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B174" s="5" t="n">
-        <v>137203</v>
+        <v>137567</v>
       </c>
       <c r="C174" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D174" s="4" t="inlineStr">
         <is>
-          <t>КЗ "ЗСЗШІ "Орієнтир" ЗОР</t>
+          <t>Запорізька школа-інтернат "Світанок"</t>
         </is>
       </c>
       <c r="E174" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F174" s="4" t="inlineStr">
         <is>
           <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G174" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H174" s="6" t="inlineStr">
         <is>
-          <t>2310137200</t>
+          <t>2310136600</t>
         </is>
       </c>
       <c r="I174" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J174" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K174" s="4" t="inlineStr">
         <is>
-          <t>вулиця Сарматська, 17</t>
+          <t>вулиця Перспективна, 8</t>
         </is>
       </c>
       <c r="L174" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010154443</t>
+          <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M174" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N174" s="7"/>
       <c r="O174" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P174" s="4" t="inlineStr">
         <is>
-          <t>(066)403-57-10</t>
+          <t>(061)7077028</t>
         </is>
       </c>
       <c r="Q174" s="4"/>
       <c r="R174" s="4" t="inlineStr">
         <is>
-          <t>internat.orientir@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>svitanok2022zp@gmail.com</t>
+        </is>
+      </c>
+      <c r="S174" s="4"/>
       <c r="T174" s="4" t="inlineStr">
         <is>
-          <t> Тихомирова Ганна Володимирівна</t>
+          <t> Шарікова Катерина Павлівна</t>
         </is>
       </c>
       <c r="U174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W174" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X174" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y174" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізька спеціальна загальноосвітня школа-інтернат "Світанок" Запорізької обласної ради</t>
+          <t>комунальний заклад "Запорізький обласний академічний ліцей "Альта" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B175" s="5" t="n">
-        <v>137567</v>
+        <v>137510</v>
       </c>
       <c r="C175" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D175" s="4" t="inlineStr">
         <is>
-          <t>Запорізька школа-інтернат "Світанок"</t>
+          <t>КЗ "Запорізький обласний академічний ліцей "Альта" ЗОР</t>
         </is>
       </c>
       <c r="E175" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F175" s="4" t="inlineStr">
         <is>
-          <t>спеціальна школа-інтернат</t>
+          <t>ліцей</t>
         </is>
       </c>
       <c r="G175" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H175" s="6" t="inlineStr">
         <is>
-          <t>2310136600</t>
+          <t>2310136900</t>
         </is>
       </c>
       <c r="I175" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J175" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K175" s="4" t="inlineStr">
         <is>
-          <t>вулиця Перспективна, 8</t>
+          <t>вулиця Краєвидна, 1А</t>
         </is>
       </c>
       <c r="L175" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010385728</t>
+          <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M175" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N175" s="7"/>
       <c r="O175" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P175" s="4" t="inlineStr">
         <is>
-          <t>(061)7077028</t>
+          <t>(061)286-97-58</t>
         </is>
       </c>
       <c r="Q175" s="4"/>
       <c r="R175" s="4" t="inlineStr">
         <is>
-          <t>svitanok2022zp@gmail.com</t>
-[...2 lines deleted...]
-      <c r="S175" s="4"/>
+          <t>internat7zp@gmail.com</t>
+        </is>
+      </c>
+      <c r="S175" s="4" t="inlineStr">
+        <is>
+          <t>http://internat7.zp.ua</t>
+        </is>
+      </c>
       <c r="T175" s="4" t="inlineStr">
         <is>
-          <t> Шарікова Катерина Павлівна</t>
+          <t>Т.в.о. директора Кутузова Світлана Володимирівна</t>
         </is>
       </c>
       <c r="U175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W175" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X175" s="6" t="inlineStr">
         <is>
-          <t>так</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="Y175" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізький обласний академічний ліцей "Альта" Запорізької обласної ради</t>
+          <t>комунальний заклад "Запорізький обласний академічний ліцей "Козацький" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B176" s="5" t="n">
-        <v>137510</v>
+        <v>135207</v>
       </c>
       <c r="C176" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D176" s="4" t="inlineStr">
         <is>
-          <t>КЗ "Запорізький обласний академічний ліцей "Альта" ЗОР</t>
+          <t>Запорізький обласний ліцей «Козацький»</t>
         </is>
       </c>
       <c r="E176" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F176" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>спеціалізована школа-інтернат</t>
         </is>
       </c>
       <c r="G176" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H176" s="6" t="inlineStr">
         <is>
           <t>2310136900</t>
         </is>
       </c>
       <c r="I176" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J176" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K176" s="4" t="inlineStr">
         <is>
-          <t>вулиця Краєвидна, 1А</t>
+          <t>вулиця Щаслива, 2</t>
         </is>
       </c>
       <c r="L176" s="6" t="inlineStr">
         <is>
           <t>UA23060070010228148</t>
         </is>
       </c>
       <c r="M176" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N176" s="7"/>
       <c r="O176" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P176" s="4" t="inlineStr">
         <is>
-          <t>(061)286-97-58</t>
+          <t>(0612)24-79-67</t>
         </is>
       </c>
       <c r="Q176" s="4"/>
       <c r="R176" s="4" t="inlineStr">
         <is>
-          <t>internat7zp@gmail.com</t>
+          <t>zp.inter4@ukr.net</t>
         </is>
       </c>
       <c r="S176" s="4" t="inlineStr">
         <is>
-          <t>http://internat7.zp.ua</t>
+          <t>http://inter4.zp.ua/</t>
         </is>
       </c>
       <c r="T176" s="4" t="inlineStr">
         <is>
-          <t>Т.в.о. директора Кутузова Світлана Володимирівна</t>
+          <t> Губіна Оксана Олександрівна</t>
         </is>
       </c>
       <c r="U176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W176" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X176" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>так</t>
         </is>
       </c>
       <c r="Y176" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізький обласний академічний ліцей "Козацький" Запорізької обласної ради</t>
+          <t>комунальний заклад "Запорізький обласний ліцей з посиленою військово-фізичною підготовкою "Захисник" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B177" s="5" t="n">
-        <v>135207</v>
+        <v>137425</v>
       </c>
       <c r="C177" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D177" s="4" t="inlineStr">
         <is>
-          <t>Запорізька школа-інтернат "Козацький ліцей"</t>
+          <t>КЗ "ЗОЛ "Захисник" ЗОР</t>
         </is>
       </c>
       <c r="E177" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F177" s="4" t="inlineStr">
         <is>
-          <t>спеціалізована школа-інтернат</t>
+          <t>ліцей-інтернат</t>
         </is>
       </c>
       <c r="G177" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H177" s="6" t="inlineStr">
         <is>
-          <t>2310136900</t>
+          <t>2310137500</t>
         </is>
       </c>
       <c r="I177" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J177" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K177" s="4" t="inlineStr">
         <is>
-          <t>вулиця Щаслива, 2</t>
+          <t>вулиця Військбуд, 570</t>
         </is>
       </c>
       <c r="L177" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010228148</t>
+          <t>UA23060070010748330</t>
         </is>
       </c>
       <c r="M177" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N177" s="7"/>
       <c r="O177" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P177" s="4" t="inlineStr">
         <is>
-          <t>(0612)24-79-67</t>
+          <t>(061)226-23-52, (061)226-23-53, (096)272-82-18</t>
         </is>
       </c>
       <c r="Q177" s="4"/>
       <c r="R177" s="4" t="inlineStr">
         <is>
-          <t>zp.inter4@ukr.net</t>
+          <t>zahisnik.zp@gmail.com</t>
         </is>
       </c>
       <c r="S177" s="4" t="inlineStr">
         <is>
-          <t>http://inter4.zp.ua/</t>
+          <t>www.zahisnik.zp.ua</t>
         </is>
       </c>
       <c r="T177" s="4" t="inlineStr">
         <is>
-          <t> Губіна Оксана Олександрівна</t>
+          <t> Хорішко Микола Миколайович</t>
         </is>
       </c>
       <c r="U177" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V177" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W177" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X177" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y177" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="4" t="inlineStr">
         <is>
-          <t>комунальний заклад "Запорізький обласний ліцей з посиленою військово-фізичною підготовкою "Захисник" Запорізької обласної ради</t>
+          <t>Комунальний заклад "Запорізький обласний навчально-реабілітаційний центр "Оберіг" Запорізької обласної ради</t>
         </is>
       </c>
       <c r="B178" s="5" t="n">
-        <v>137425</v>
+        <v>137226</v>
       </c>
       <c r="C178" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D178" s="4" t="inlineStr">
         <is>
-          <t>КЗ ЗОЛ "Захисник" ЗОР</t>
+          <t>Запорізький обласний НРЦ «Оберіг»</t>
         </is>
       </c>
       <c r="E178" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F178" s="4" t="inlineStr">
         <is>
-          <t>ліцей-інтернат</t>
+          <t>спеціальна школа-інтернат</t>
         </is>
       </c>
       <c r="G178" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H178" s="6" t="inlineStr">
         <is>
-          <t>2310137500</t>
+          <t>2310136600</t>
         </is>
       </c>
       <c r="I178" s="4" t="inlineStr">
         <is>
           <t>Запорізька область</t>
         </is>
       </c>
       <c r="J178" s="4" t="inlineStr">
         <is>
           <t>Запоріжжя, Запорізька область</t>
         </is>
       </c>
       <c r="K178" s="4" t="inlineStr">
         <is>
-          <t>вулиця Військбуд, 570</t>
+          <t>вулиця Володимира Мономаха, 87-А</t>
         </is>
       </c>
       <c r="L178" s="6" t="inlineStr">
         <is>
-          <t>UA23060070010748330</t>
+          <t>UA23060070010385728</t>
         </is>
       </c>
       <c r="M178" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N178" s="7"/>
       <c r="O178" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P178" s="4" t="inlineStr">
         <is>
-          <t>(061)226-23-52, (061)226-23-53, (096)272-82-18</t>
+          <t>(061)286-25-85</t>
         </is>
       </c>
       <c r="Q178" s="4"/>
       <c r="R178" s="4" t="inlineStr">
         <is>
-          <t>zahisnik.zp@gmail.com</t>
+          <t>oberig9@ukr.net</t>
         </is>
       </c>
       <c r="S178" s="4" t="inlineStr">
         <is>
-          <t>www.zahisnik.zp.ua</t>
+          <t>https://oberig.zp.ua/</t>
         </is>
       </c>
       <c r="T178" s="4" t="inlineStr">
         <is>
-          <t> Хорішко Микола Миколайович</t>
+          <t> Дуда Ірина Олександрівна</t>
         </is>
       </c>
       <c r="U178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W178" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X178" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y178" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="179">
@@ -20416,51 +20436,51 @@
       </c>
       <c r="L180" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M180" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N180" s="7"/>
       <c r="O180" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури,туризму, молоді та спорту Софіївської сільської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P180" s="4" t="inlineStr">
         <is>
           <t>(099)3285908</t>
         </is>
       </c>
       <c r="Q180" s="4"/>
       <c r="R180" s="4" t="inlineStr">
         <is>
-          <t>zelenivskijlicej@gmail.com</t>
+          <t>zelenivskijlicej@sofiivska-gromada.gov.ua</t>
         </is>
       </c>
       <c r="S180" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/zelenovskayaschool/</t>
         </is>
       </c>
       <c r="T180" s="4" t="inlineStr">
         <is>
           <t>Директор Іотова Наталія Петрівна</t>
         </is>
       </c>
       <c r="U180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V180" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W180" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -21090,51 +21110,51 @@
       </c>
       <c r="L186" s="6" t="inlineStr">
         <is>
           <t>UA23060070010154443</t>
         </is>
       </c>
       <c r="M186" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N186" s="7"/>
       <c r="O186" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури,туризму, молоді та спорту Софіївської сільської ради Бердянського району Запорізької області</t>
         </is>
       </c>
       <c r="P186" s="4" t="inlineStr">
         <is>
           <t>(099)9707765</t>
         </is>
       </c>
       <c r="Q186" s="4"/>
       <c r="R186" s="4" t="inlineStr">
         <is>
-          <t>oleksandstoev@gmail.com</t>
+          <t>sofiivskagimnazia@sofiivska-gromada.gov.ua</t>
         </is>
       </c>
       <c r="S186" s="4" t="inlineStr">
         <is>
           <t>https://sites.google.com/view/sofiivskahymnazia</t>
         </is>
       </c>
       <c r="T186" s="4" t="inlineStr">
         <is>
           <t>Директор Стоєв Олександр Михайлович</t>
         </is>
       </c>
       <c r="U186" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V186" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W186" s="6" t="inlineStr">
         <is>
           <t>ні</t>
@@ -26274,51 +26294,51 @@
         <is>
           <t>UA23060070010069526</t>
         </is>
       </c>
       <c r="M232" s="4" t="inlineStr">
         <is>
           <t>Запорізька обл., м. Запоріжжя</t>
         </is>
       </c>
       <c r="N232" s="7"/>
       <c r="O232" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Запорізької обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P232" s="4" t="inlineStr">
         <is>
           <t>(050)2105770</t>
         </is>
       </c>
       <c r="Q232" s="4"/>
       <c r="R232" s="4"/>
       <c r="S232" s="4"/>
       <c r="T232" s="4" t="inlineStr">
         <is>
-          <t>Директор Ярова Олена Володимирівна</t>
+          <t>Директор Матвієнко Анна Вікторівна</t>
         </is>
       </c>
       <c r="U232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X232" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y232" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="233">
@@ -26971,51 +26991,53 @@
       <c r="T238" s="4" t="inlineStr">
         <is>
           <t>Директор Бобакова Лариса Анатоліївна</t>
         </is>
       </c>
       <c r="U238" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V238" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W238" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X238" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y238" s="5"/>
+      <c r="Y238" s="5" t="n">
+        <v>720</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="4" t="inlineStr">
         <is>
           <t>Таврійська гімназія Роздольської сільської ради Василівського району Запорізької області</t>
         </is>
       </c>
       <c r="B239" s="5" t="n">
         <v>134774</v>
       </c>
       <c r="C239" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D239" s="4" t="inlineStr">
         <is>
           <t>Таврійська гімназія</t>
         </is>
       </c>
       <c r="E239" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -27306,51 +27328,53 @@
       <c r="T241" s="4" t="inlineStr">
         <is>
           <t>Директор Охріменко Олена Миколаївна</t>
         </is>
       </c>
       <c r="U241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X241" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y241" s="5"/>
+      <c r="Y241" s="5" t="n">
+        <v>600</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="4" t="inlineStr">
         <is>
           <t>Фруктівський ліцей Новенської селищної ради</t>
         </is>
       </c>
       <c r="B242" s="5" t="n">
         <v>135097</v>
       </c>
       <c r="C242" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D242" s="4" t="inlineStr">
         <is>
           <t>Фруктівський ліцей НСР</t>
         </is>
       </c>
       <c r="E242" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>