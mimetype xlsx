--- v0 (2025-10-20)
+++ v1 (2026-05-10)
@@ -367,51 +367,51 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>2124880601</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Закарпатська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Великі Геївці, Ужгородський район, Закарпатська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гагаріна, 21</t>
+          <t>вулиця Кенде, 21</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA21100190030078249</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Ужгородський р-н, с. Великі Геївці</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Сюртівська сільська рада Ужгородського району Закарпатської області</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(0312)730125</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">