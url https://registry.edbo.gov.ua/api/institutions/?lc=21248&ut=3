--- v0 (2026-02-02)
+++ v1 (2026-05-03)
@@ -754,51 +754,53 @@
       <c r="T5" s="4" t="inlineStr">
         <is>
           <t>Директор Катона-Миронова Берта Володимирівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>2303</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ліцей з біолого-хімічним та фізико-математичним профілем навчання с. Велика Добронь</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>150438</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Ліцей с. Велика Добронь</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -867,51 +869,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Гал Еріка Бейлівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>360</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Приватний заклад "Закарпатський угорський ліцей з угорською мовою навчання"</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>176729</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>ПЗ "ЗУЛ"</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1033,51 +1037,51 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>2124880601</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Закарпатська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>с. Великі Геївці, Ужгородський район, Закарпатська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Гагаріна, 21</t>
+          <t>вулиця Кенде, 21</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA21100190030078249</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Ужгородський р-н, с. Великі Геївці</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Сюртівська сільська рада Ужгородського району Закарпатської області</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
           <t>(0312)730125</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
@@ -1202,51 +1206,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Данко Віра Степанівна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>1800</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Верхньосолотвинська філія Худлівського ліцею Середнянської селищної ради Ужгородського району Закарпатської області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>148832</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Верхньосолотвинська філія Худлівського ліцею</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -2277,51 +2283,51 @@
       <c r="M19" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Ужгородський р-н, с. Ірлява</t>
         </is>
       </c>
       <c r="N19" s="7"/>
       <c r="O19" s="4" t="inlineStr">
         <is>
           <t>Середнянська селищна рада Ужгородського району Закарпатської області</t>
         </is>
       </c>
       <c r="P19" s="4" t="inlineStr">
         <is>
           <t>(095)0003230</t>
         </is>
       </c>
       <c r="Q19" s="4"/>
       <c r="R19" s="4" t="inlineStr">
         <is>
           <t>irljavskaps@gmail.com</t>
         </is>
       </c>
       <c r="S19" s="4"/>
       <c r="T19" s="4" t="inlineStr">
         <is>
-          <t>Директор Василиндра Юлія Михайлівна</t>
+          <t>В.о. директора Андрейко Анна-Анжеліка Василівна</t>
         </is>
       </c>
       <c r="U19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V19" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X19" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
@@ -2499,51 +2505,51 @@
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Оноківська сільська рада Ужгородського району Закарпатської області</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
           <t>(0312)731-642</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
           <t>kamjanicka-zos@meta.ua</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
           <t>http://kamjanytsa-zosh.at.ua/</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Мазюта Михайло Михайлович</t>
+          <t>Директор Угрин Надія Юріївна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
@@ -3087,51 +3093,53 @@
       <c r="T26" s="4" t="inlineStr">
         <is>
           <t>Директор Ур Йожеф Шандорович</t>
         </is>
       </c>
       <c r="U26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V26" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X26" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y26" s="5"/>
+      <c r="Y26" s="5" t="n">
+        <v>900</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="4" t="inlineStr">
         <is>
           <t>Малогеєвецький ліцей імені Ференца Егрі Сюртівської сільської ради Ужгородського району Закарпатської області</t>
         </is>
       </c>
       <c r="B27" s="5" t="n">
         <v>150379</v>
       </c>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D27" s="4" t="inlineStr">
         <is>
           <t>Малогеєвецький ліцей ім. Ф. Егрі</t>
         </is>
       </c>
       <c r="E27" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -5203,51 +5211,51 @@
       <c r="U45" s="6" t="inlineStr">
         <is>
           <t>Філія</t>
         </is>
       </c>
       <c r="V45" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X45" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="4" t="inlineStr">
         <is>
-          <t>опорний заклад "Сюртівський ліцей" Сюртівської сільської ради Ужгородського району Закарпатської області</t>
+          <t>Опорний заклад "Сюртівський ліцей" Сюртівської сільської ради Ужгородського району Закарпатської області</t>
         </is>
       </c>
       <c r="B46" s="5" t="n">
         <v>150730</v>
       </c>
       <c r="C46" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D46" s="4" t="inlineStr">
         <is>
           <t>опорний заклад "Сюртівський ліцей"</t>
         </is>
       </c>
       <c r="E46" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F46" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
@@ -5424,51 +5432,53 @@
       <c r="T47" s="4" t="inlineStr">
         <is>
           <t>Директор Ур Віктор Андрійович</t>
         </is>
       </c>
       <c r="U47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V47" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X47" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y47" s="5"/>
+      <c r="Y47" s="5" t="n">
+        <v>260</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="4" t="inlineStr">
         <is>
           <t>Тисаашванська гімназія Чопської міської ради Ужгородського району Закарпатської області</t>
         </is>
       </c>
       <c r="B48" s="5" t="n">
         <v>150294</v>
       </c>
       <c r="C48" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D48" s="4" t="inlineStr">
         <is>
           <t>Тисаашванська гімназія</t>
         </is>
       </c>
       <c r="E48" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>