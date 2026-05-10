--- v0 (2025-10-26)
+++ v1 (2026-05-10)
@@ -423,51 +423,53 @@
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Фріндт Ольга Михайлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y2" s="5"/>
+      <c r="Y2" s="5" t="n">
+        <v>2400</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
           <t>Рахівський заклад загальної середньої освіти I-III ступенів №3 Рахівської міської ради Рахівського району Закарпатської області</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
         <v>143531</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
           <t>Рахівський ЗЗСО I-III ступенів №3</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -536,51 +538,53 @@
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Русанюк Валентина Василівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y3" s="5"/>
+      <c r="Y3" s="5" t="n">
+        <v>960</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Рахівський заклад загальної середньої освіти I-IІI ступенів №4 Рахівської міської ради Рахівського району Закарпатської області</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
         <v>143460</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
           <t>Рахівський ЗЗСО I-III ступенів №4</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -645,51 +649,53 @@
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Батрин Ольга Василівна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y4" s="5"/>
+      <c r="Y4" s="5" t="n">
+        <v>660</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
           <t>Рахівський заклад загальної середньої освіти І-ІІІ ступенів №2 Рахівської міської ради Рахівського району Закарпатської області</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
         <v>143459</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
           <t>Рахівський ЗЗСО І-ІІІ ступенів №2</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>