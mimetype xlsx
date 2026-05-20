--- v0 (2026-03-03)
+++ v1 (2026-05-20)
@@ -751,74 +751,76 @@
           <t>Відділ освіти, культури, сім'ї, туризму, молоді та спорту Дубриницької сільської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
           <t>(03145)53-2-93</t>
         </is>
       </c>
       <c r="Q5" s="4" t="inlineStr">
         <is>
           <t>(03145)53-2-93</t>
         </is>
       </c>
       <c r="R5" s="4" t="inlineStr">
         <is>
           <t>dubrinichchkola@ukr.net</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
           <t>http://dubrunuchi_school.klasna.com/</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Савко Оксана Володимирівна</t>
+          <t>Директор Баленко Тетяна Сергіївна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y5" s="5"/>
+      <c r="Y5" s="5" t="n">
+        <v>1110</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>Дубринич-Березька загальноосвітня школа І ступеня</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
         <v>140188</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
           <t>Дубринич-Березька ЗОШ</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>