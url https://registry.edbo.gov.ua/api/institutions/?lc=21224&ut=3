--- v1 (2026-01-09)
+++ v2 (2026-04-11)
@@ -2551,51 +2551,51 @@
       </c>
       <c r="N21" s="7"/>
       <c r="O21" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, сім'ї, молоді, спорту та культури Міжгірської селищної ради</t>
         </is>
       </c>
       <c r="P21" s="4" t="inlineStr">
         <is>
           <t>(096)8145466</t>
         </is>
       </c>
       <c r="Q21" s="4"/>
       <c r="R21" s="4" t="inlineStr">
         <is>
           <t>mizhgirskaszosh@ukr.net</t>
         </is>
       </c>
       <c r="S21" s="4" t="inlineStr">
         <is>
           <t>http://mizhgirya-specschool.edukit.uz.ua/</t>
         </is>
       </c>
       <c r="T21" s="4" t="inlineStr">
         <is>
-          <t>Директор Гичка Оксана Володимирівна</t>
+          <t>Директор Казибрід Оксана Володимирівна</t>
         </is>
       </c>
       <c r="U21" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X21" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">