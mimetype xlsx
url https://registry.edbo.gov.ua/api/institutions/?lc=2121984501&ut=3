--- v0 (2025-11-04)
+++ v1 (2026-05-10)
@@ -614,63 +614,63 @@
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
           <t>вулиця Центральна, 47</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA21120130090077969</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Хустський р-н, с. Ільниця</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, охорони здоров'я, культури, сім'ї молоді та спорту Іршавської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(098)6495629</t>
+          <t>(098)9761714</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>dzhereloznan@gmail.com</t>
         </is>
       </c>
       <c r="S4" s="4"/>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Бужора Ярослава Василівна</t>
+          <t>Директор Корпош Аліса Юріївна</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">