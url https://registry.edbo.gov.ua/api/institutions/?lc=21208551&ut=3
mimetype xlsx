--- v1 (2025-12-07)
+++ v2 (2026-05-10)
@@ -503,51 +503,51 @@
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA21100030010048161</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Ужгородський р-н, с-ще Великий Березний</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Департамент освіти і науки, молоді та спорту Закарпатської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(03135)23156</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>internat-vber@ukr.net</t>
+          <t>vb.lyceum.zak@gmail.com</t>
         </is>
       </c>
       <c r="S3" s="4"/>
       <c r="T3" s="4" t="inlineStr">
         <is>
           <t>Директор Шулевка Іванна Іванівна</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>