--- v0 (2025-10-13)
+++ v1 (2026-05-10)
@@ -367,51 +367,51 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>2120481201</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Закарпатська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>с. Бадалово, Берегівський район, Закарпатська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мартирок, 107</t>
+          <t>вулиця Мартирок, 226</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA21020030020010976</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Берегівський р-н, с. Бадалово</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Управління освіти та культури Берегівської міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(095)5518458</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">