--- v0 (2026-01-28)
+++ v1 (2026-04-28)
@@ -476,51 +476,51 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>2120481201</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Закарпатська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>с. Бадалово, Берегівський район, Закарпатська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Мартирок, 107</t>
+          <t>вулиця Мартирок, 226</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA21020030020010976</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Берегівський р-н, с. Бадалово</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Управління освіти та культури Берегівської міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
           <t>(095)5518458</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
@@ -937,63 +937,63 @@
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
           <t>вулиця Шевченка, 4</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA21020010010017959</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Берегівський р-н, с-ще Батьово</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Батівська селищна рада Берегівського району Закарпатської області</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(050)1964252</t>
+          <t>(066)4426587</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
           <t>batjovo.shkolasad@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4"/>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Хіміч Іванна Іванівна</t>
+          <t>Директор Ребрик Ольга Іванівна</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
@@ -1134,51 +1134,51 @@
           <t>гімназія</t>
         </is>
       </c>
       <c r="G9" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H9" s="6" t="inlineStr">
         <is>
           <t>2120484401</t>
         </is>
       </c>
       <c r="I9" s="4" t="inlineStr">
         <is>
           <t>Закарпатська область</t>
         </is>
       </c>
       <c r="J9" s="4" t="inlineStr">
         <is>
           <t>с. Бене, Берегівський район, Закарпатська область</t>
         </is>
       </c>
       <c r="K9" s="4" t="inlineStr">
         <is>
-          <t>вулиця Ракоці, 83/а</t>
+          <t>вулиця Ракоці, 83/Б</t>
         </is>
       </c>
       <c r="L9" s="6" t="inlineStr">
         <is>
           <t>UA21020030040099324</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Берегівський р-н, с. Бене</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Управління освіти та культури Берегівської міської ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(066)9698439</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
@@ -1490,67 +1490,67 @@
         </is>
       </c>
       <c r="K12" s="4" t="inlineStr">
         <is>
           <t>вулиця Варошдерек, 57</t>
         </is>
       </c>
       <c r="L12" s="6" t="inlineStr">
         <is>
           <t>UA21020030060033372</t>
         </is>
       </c>
       <c r="M12" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Берегівський р-н, с. Вари</t>
         </is>
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти та культури Берегівської міської ради</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
-          <t>(095)6058386</t>
+          <t>(095)8788020</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>vari.iskola@gmail.com</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://variiskola.com.ua/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Дебрецені Елена Дюлівна</t>
+          <t>В.о. директора Сорваш Сільвія Бейлівна</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
@@ -2382,67 +2382,67 @@
         </is>
       </c>
       <c r="K20" s="4" t="inlineStr">
         <is>
           <t>вулиця Світанкова, 42</t>
         </is>
       </c>
       <c r="L20" s="6" t="inlineStr">
         <is>
           <t>UA21020030100045211</t>
         </is>
       </c>
       <c r="M20" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Берегівський р-н, с. Геча</t>
         </is>
       </c>
       <c r="N20" s="7"/>
       <c r="O20" s="4" t="inlineStr">
         <is>
           <t>Управління освіти та культури Берегівської міської ради</t>
         </is>
       </c>
       <c r="P20" s="4" t="inlineStr">
         <is>
-          <t>(095)9062295</t>
+          <t>(095)0859317</t>
         </is>
       </c>
       <c r="Q20" s="4"/>
       <c r="R20" s="4" t="inlineStr">
         <is>
           <t>gecsesuli@gmail.com</t>
         </is>
       </c>
       <c r="S20" s="4" t="inlineStr">
         <is>
           <t>gecse_school.zakosvita.com.ua</t>
         </is>
       </c>
       <c r="T20" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Ковач Дора Бейлівна</t>
+          <t>В.о. директора Балог Рената Іванівна</t>
         </is>
       </c>
       <c r="U20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V20" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X20" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
@@ -3927,51 +3927,51 @@
       </c>
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>Закарпатська обл., Берегівський р-н, с. Оросієво</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Управління освіти та культури Берегівської міської ради</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
           <t>(097)8045730</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
           <t>oroszijivszkaskola@i.ua</t>
         </is>
       </c>
       <c r="S34" s="4" t="inlineStr">
         <is>
-          <t>https://oroszi-gimnazium-orosiivska-gimnazia.webnode.com.ua</t>
+          <t>https://orosijivszkaskola.klasna.com/uk</t>
         </is>
       </c>
       <c r="T34" s="4" t="inlineStr">
         <is>
           <t>В.о. директора Матяш-Бігарі Беата Олександрівна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>