--- v1 (2025-12-12)
+++ v2 (2026-05-10)
@@ -863,51 +863,53 @@
       <c r="T6" s="4" t="inlineStr">
         <is>
           <t>Директор Демеш Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y6" s="5"/>
+      <c r="Y6" s="5" t="n">
+        <v>394</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Хустська загальноосвітня школа I-ІII ступенів №2 Хустської міської ради Закарпатської області</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
         <v>149992</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
           <t>Хустська ЗОШ І-ІІІ №2</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -976,51 +978,53 @@
       <c r="T7" s="4" t="inlineStr">
         <is>
           <t>Директор Зейкан Микола Олександрович</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y7" s="5"/>
+      <c r="Y7" s="5" t="n">
+        <v>2400</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
           <t>Хустська загальноосвітня школа I-ІII ступенів №4 Хустської міської ради Закарпатської області</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
         <v>149826</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
           <t>ХустськаЗОШ№4</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1089,51 +1093,53 @@
       <c r="T8" s="4" t="inlineStr">
         <is>
           <t>Директор Ігнат Віталія Василівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y8" s="5"/>
+      <c r="Y8" s="5" t="n">
+        <v>2175</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="4" t="inlineStr">
         <is>
           <t>Хустська спеціалізована школа І-ІІІ ступенів №1 імені А. Волошина Хустської міської ради Закарпатської області</t>
         </is>
       </c>
       <c r="B9" s="5" t="n">
         <v>149845</v>
       </c>
       <c r="C9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D9" s="4" t="inlineStr">
         <is>
           <t>Хустська спеціалізована школа №1 імені А. Волошина</t>
         </is>
       </c>
       <c r="E9" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1202,51 +1208,53 @@
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Липчей Олександр Юрійович</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y9" s="5"/>
+      <c r="Y9" s="5" t="n">
+        <v>1350</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="4" t="inlineStr">
         <is>
           <t>Хустська спеціалізована школа І-ІІІ ступенів №6 Хустської міської ради Закарпатської області</t>
         </is>
       </c>
       <c r="B10" s="5" t="n">
         <v>149833</v>
       </c>
       <c r="C10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D10" s="4" t="inlineStr">
         <is>
           <t>Хустська СШ І-ІІІ №6</t>
         </is>
       </c>
       <c r="E10" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1315,51 +1323,53 @@
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Дуда Тетяна Василівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
-      <c r="Y10" s="5"/>
+      <c r="Y10" s="5" t="n">
+        <v>2040</v>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="4" t="inlineStr">
         <is>
           <t>Хустська спеціальна школа I-IІI ступенів Закарпатської обласної ради</t>
         </is>
       </c>
       <c r="B11" s="5" t="n">
         <v>149914</v>
       </c>
       <c r="C11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D11" s="4" t="inlineStr">
         <is>
           <t>Хустська спецшкола</t>
         </is>
       </c>
       <c r="E11" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
@@ -1514,51 +1524,51 @@
       </c>
       <c r="N12" s="7"/>
       <c r="O12" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, релігій та у справах національностей Хустського міськвиконкому</t>
         </is>
       </c>
       <c r="P12" s="4" t="inlineStr">
         <is>
           <t>(03142)4-35-53</t>
         </is>
       </c>
       <c r="Q12" s="4"/>
       <c r="R12" s="4" t="inlineStr">
         <is>
           <t>gimnaziya.khust@gmail.com</t>
         </is>
       </c>
       <c r="S12" s="4" t="inlineStr">
         <is>
           <t>http://www.khust-gymnasium.edukit.uz.ua/</t>
         </is>
       </c>
       <c r="T12" s="4" t="inlineStr">
         <is>
-          <t>В.о. директора Шкробинець Мирослав Васильович</t>
+          <t>Директор Шкробинець Мирослав Васильович</t>
         </is>
       </c>
       <c r="U12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X12" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">