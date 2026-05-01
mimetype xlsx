--- v2 (2026-03-14)
+++ v3 (2026-05-01)
@@ -1881,51 +1881,51 @@
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Ужгородська початкова школа № 6 Ужгородської міскої ради Закарпатської області</t>
+          <t>Ужгородська початкова школа № 6 Ужгородської міської ради Закарпатської області</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>176973</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
           <t>УПШ №6</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
           <t>початкова школа</t>
         </is>
       </c>