--- v0 (2025-10-24)
+++ v1 (2026-04-30)
@@ -397,51 +397,55 @@
           <t>UA18020130220059137</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Бердичівський р-н, с. Мовчанівка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ружинської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04138)9-47-40</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>molchanovka69@gmail.com</t>
         </is>
       </c>
-      <c r="S2" s="4"/>
+      <c r="S2" s="4" t="inlineStr">
+        <is>
+          <t>http://zhytomyr.kyiv.ua</t>
+        </is>
+      </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Янченко Світлана Михайлівна</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>