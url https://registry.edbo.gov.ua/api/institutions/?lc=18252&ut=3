--- v0 (2025-11-08)
+++ v1 (2026-05-07)
@@ -397,51 +397,55 @@
           <t>UA18020130020040248</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Бердичівський р-н, с. Березянка</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ружинської селищної ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
           <t>(04138)94540</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
           <t>berzosh@ukr.net</t>
         </is>
       </c>
-      <c r="S2" s="4"/>
+      <c r="S2" s="4" t="inlineStr">
+        <is>
+          <t>http://brz.school.org.ua</t>
+        </is>
+      </c>
       <c r="T2" s="4" t="inlineStr">
         <is>
           <t>Директор Білявський Анатолій Адамович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
@@ -1176,51 +1180,55 @@
           <t>UA18020130120035056</t>
         </is>
       </c>
       <c r="M9" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Бердичівський р-н, с. Заріччя</t>
         </is>
       </c>
       <c r="N9" s="7"/>
       <c r="O9" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ружинської селищної ради</t>
         </is>
       </c>
       <c r="P9" s="4" t="inlineStr">
         <is>
           <t>(04138)31496</t>
         </is>
       </c>
       <c r="Q9" s="4"/>
       <c r="R9" s="4" t="inlineStr">
         <is>
           <t>zarichya@ukr.net</t>
         </is>
       </c>
-      <c r="S9" s="4"/>
+      <c r="S9" s="4" t="inlineStr">
+        <is>
+          <t>https://zarichya.ukr.school</t>
+        </is>
+      </c>
       <c r="T9" s="4" t="inlineStr">
         <is>
           <t>Директор Черній Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V9" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X9" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
@@ -1285,51 +1293,55 @@
           <t>UA18020130130066361</t>
         </is>
       </c>
       <c r="M10" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Бердичівський р-н, с. Зарудинці</t>
         </is>
       </c>
       <c r="N10" s="7"/>
       <c r="O10" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ружинської селищної ради</t>
         </is>
       </c>
       <c r="P10" s="4" t="inlineStr">
         <is>
           <t>(04138)96440, (067)1694554, (096)5347526</t>
         </is>
       </c>
       <c r="Q10" s="4"/>
       <c r="R10" s="4" t="inlineStr">
         <is>
           <t>bilskanatalia431@gmail.com</t>
         </is>
       </c>
-      <c r="S10" s="4"/>
+      <c r="S10" s="4" t="inlineStr">
+        <is>
+          <t>http://zarudyntsilyceum.ukr.school</t>
+        </is>
+      </c>
       <c r="T10" s="4" t="inlineStr">
         <is>
           <t>Директор Мазур Валентина Михайлівна</t>
         </is>
       </c>
       <c r="U10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V10" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X10" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
@@ -1394,51 +1406,55 @@
           <t>UA18020130220059137</t>
         </is>
       </c>
       <c r="M11" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Бердичівський р-н, с. Мовчанівка</t>
         </is>
       </c>
       <c r="N11" s="7"/>
       <c r="O11" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ружинської селищної ради</t>
         </is>
       </c>
       <c r="P11" s="4" t="inlineStr">
         <is>
           <t>(04138)9-47-40</t>
         </is>
       </c>
       <c r="Q11" s="4"/>
       <c r="R11" s="4" t="inlineStr">
         <is>
           <t>molchanovka69@gmail.com</t>
         </is>
       </c>
-      <c r="S11" s="4"/>
+      <c r="S11" s="4" t="inlineStr">
+        <is>
+          <t>http://zhytomyr.kyiv.ua</t>
+        </is>
+      </c>
       <c r="T11" s="4" t="inlineStr">
         <is>
           <t>Директор Янченко Світлана Михайлівна</t>
         </is>
       </c>
       <c r="U11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V11" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X11" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
@@ -1873,74 +1889,74 @@
       <c r="U15" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X15" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="4" t="inlineStr">
         <is>
-          <t>Топорівський ліцей Ружинської селищної ради Житомирської області</t>
+          <t>Топорівська гімназія Ружинської селищної ради Житомирської області</t>
         </is>
       </c>
       <c r="B16" s="5" t="n">
         <v>144558</v>
       </c>
       <c r="C16" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D16" s="4" t="inlineStr">
         <is>
-          <t>Топорівський ліцей</t>
+          <t>Топорівська гімназія</t>
         </is>
       </c>
       <c r="E16" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F16" s="4" t="inlineStr">
         <is>
-          <t>ліцей</t>
+          <t>гімназія</t>
         </is>
       </c>
       <c r="G16" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H16" s="6" t="inlineStr">
         <is>
           <t>1825286301</t>
         </is>
       </c>
       <c r="I16" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J16" s="4" t="inlineStr">
         <is>
           <t>с. Топори, Ружинський район, Житомирська область</t>
         </is>
       </c>
       <c r="K16" s="4" t="inlineStr">
         <is>
           <t>вулиця Ружинська, 77</t>
@@ -2177,51 +2193,55 @@
           <t>UA18020130350053371</t>
         </is>
       </c>
       <c r="M18" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Бердичівський р-н, с. Ягнятин</t>
         </is>
       </c>
       <c r="N18" s="7"/>
       <c r="O18" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти Ружинської селищної ради</t>
         </is>
       </c>
       <c r="P18" s="4" t="inlineStr">
         <is>
           <t>(04138)94340</t>
         </is>
       </c>
       <c r="Q18" s="4"/>
       <c r="R18" s="4" t="inlineStr">
         <is>
           <t>yagnatins@gmail.com</t>
         </is>
       </c>
-      <c r="S18" s="4"/>
+      <c r="S18" s="4" t="inlineStr">
+        <is>
+          <t>https://yagnatins.ukr.school</t>
+        </is>
+      </c>
       <c r="T18" s="4" t="inlineStr">
         <is>
           <t>Директор Гуща Надія Іванівна</t>
         </is>
       </c>
       <c r="U18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V18" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X18" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>