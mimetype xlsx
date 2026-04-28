--- v0 (2025-10-30)
+++ v1 (2026-04-28)
@@ -2572,51 +2572,51 @@
       <c r="M22" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Коростенський р-н, с-ще Нові Білокоровичі</t>
         </is>
       </c>
       <c r="N22" s="7"/>
       <c r="O22" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, культури, молоді та спорту Білокоровицької сільської ради Житомирської області</t>
         </is>
       </c>
       <c r="P22" s="4" t="inlineStr">
         <is>
           <t>(04135)63978</t>
         </is>
       </c>
       <c r="Q22" s="4"/>
       <c r="R22" s="4" t="inlineStr">
         <is>
           <t>school2bilokorovychy@i.ua</t>
         </is>
       </c>
       <c r="S22" s="4"/>
       <c r="T22" s="4" t="inlineStr">
         <is>
-          <t>Директор Дубровець Вероніка Юріївна</t>
+          <t>Директор Величко Наталя Миколаївна</t>
         </is>
       </c>
       <c r="U22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X22" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
@@ -3868,63 +3868,63 @@
         </is>
       </c>
       <c r="K34" s="4" t="inlineStr">
         <is>
           <t>вулиця Героїв України, 17</t>
         </is>
       </c>
       <c r="L34" s="6" t="inlineStr">
         <is>
           <t>UA18060190460071913</t>
         </is>
       </c>
       <c r="M34" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Коростенський р-н, с. Сердюки</t>
         </is>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="4" t="inlineStr">
         <is>
           <t>Відділ освіти, молоді та спорту Олевської міської ради</t>
         </is>
       </c>
       <c r="P34" s="4" t="inlineStr">
         <is>
-          <t>(096)6089078</t>
+          <t>(096)5506357</t>
         </is>
       </c>
       <c r="Q34" s="4"/>
       <c r="R34" s="4" t="inlineStr">
         <is>
-          <t>usoroka622@gmail.com</t>
+          <t>eremchuk93@ukr.net</t>
         </is>
       </c>
       <c r="S34" s="4"/>
       <c r="T34" s="4" t="inlineStr">
         <is>
-          <t>Директор Сорока Юлія Анатоліївна</t>
+          <t>Директор Єремчук Вікторія Павлівна</t>
         </is>
       </c>
       <c r="U34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V34" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="W34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X34" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">