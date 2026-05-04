--- v0 (2026-02-27)
+++ v1 (2026-05-04)
@@ -319,246 +319,250 @@
       </c>
       <c r="V1" s="3" t="inlineStr">
         <is>
           <t>Сільський</t>
         </is>
       </c>
       <c r="W1" s="3" t="inlineStr">
         <is>
           <t>Гірський</t>
         </is>
       </c>
       <c r="X1" s="3" t="inlineStr">
         <is>
           <t>Інтернат</t>
         </is>
       </c>
       <c r="Y1" s="3" t="inlineStr">
         <is>
           <t>Ліцензовані обсяги</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="4" t="inlineStr">
         <is>
-          <t>Овруцький ліцей № 3 Овруцької міської ради</t>
+          <t>Овруцький ліцей №1 Овруцької міської ради</t>
         </is>
       </c>
       <c r="B2" s="5" t="n">
-        <v>135902</v>
+        <v>135897</v>
       </c>
       <c r="C2" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D2" s="4" t="inlineStr">
         <is>
-          <t>Овруцький ліцей № 3</t>
+          <t>Овруцький ліцей №1</t>
         </is>
       </c>
       <c r="E2" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F2" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G2" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H2" s="6" t="inlineStr">
         <is>
           <t>1824210100</t>
         </is>
       </c>
       <c r="I2" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J2" s="4" t="inlineStr">
         <is>
           <t>Овруч, Овруцький район, Житомирська область</t>
         </is>
       </c>
       <c r="K2" s="4" t="inlineStr">
         <is>
-          <t>вулиця Замкова, 13</t>
+          <t>вулиця Франка, 33</t>
         </is>
       </c>
       <c r="L2" s="6" t="inlineStr">
         <is>
           <t>UA18060170010010060</t>
         </is>
       </c>
       <c r="M2" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Коростенський р-н, м. Овруч</t>
         </is>
       </c>
       <c r="N2" s="7"/>
       <c r="O2" s="4" t="inlineStr">
         <is>
           <t>Відділ з гуманітарних питань Овруцької міської ради</t>
         </is>
       </c>
       <c r="P2" s="4" t="inlineStr">
         <is>
-          <t>(04148)40411</t>
+          <t>(096)7246221</t>
         </is>
       </c>
       <c r="Q2" s="4"/>
       <c r="R2" s="4" t="inlineStr">
         <is>
-          <t>zosh3ovr@ukr.net</t>
+          <t>ovrsh12009@ukr.net</t>
         </is>
       </c>
       <c r="S2" s="4"/>
       <c r="T2" s="4" t="inlineStr">
         <is>
-          <t>Директор Коронський Анатолій Леонідович</t>
+          <t>Директор Невмержицький Анатолій Олексійович</t>
         </is>
       </c>
       <c r="U2" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X2" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="4" t="inlineStr">
         <is>
-          <t>Овруцький ліцей №1 Овруцької міської ради</t>
+          <t>Овруцький ліцей №3 Овруцької міської ради</t>
         </is>
       </c>
       <c r="B3" s="5" t="n">
-        <v>135897</v>
+        <v>135902</v>
       </c>
       <c r="C3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D3" s="4" t="inlineStr">
         <is>
-          <t>Овруцький ліцей № 1</t>
+          <t>Овруцький ліцей №3</t>
         </is>
       </c>
       <c r="E3" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F3" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G3" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H3" s="6" t="inlineStr">
         <is>
           <t>1824210100</t>
         </is>
       </c>
       <c r="I3" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J3" s="4" t="inlineStr">
         <is>
           <t>Овруч, Овруцький район, Житомирська область</t>
         </is>
       </c>
       <c r="K3" s="4" t="inlineStr">
         <is>
-          <t>вулиця Франка, 33</t>
+          <t>вулиця Замкова, 13</t>
         </is>
       </c>
       <c r="L3" s="6" t="inlineStr">
         <is>
           <t>UA18060170010010060</t>
         </is>
       </c>
       <c r="M3" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Коростенський р-н, м. Овруч</t>
         </is>
       </c>
       <c r="N3" s="7"/>
       <c r="O3" s="4" t="inlineStr">
         <is>
           <t>Відділ з гуманітарних питань Овруцької міської ради</t>
         </is>
       </c>
       <c r="P3" s="4" t="inlineStr">
         <is>
-          <t>(096)7246221</t>
+          <t>(04148)40411</t>
         </is>
       </c>
       <c r="Q3" s="4"/>
       <c r="R3" s="4" t="inlineStr">
         <is>
-          <t>ovrsh12009@ukr.net</t>
-[...2 lines deleted...]
-      <c r="S3" s="4"/>
+          <t>zosh3ovr@ukr.net</t>
+        </is>
+      </c>
+      <c r="S3" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/site/ovruckazoshno3/home</t>
+        </is>
+      </c>
       <c r="T3" s="4" t="inlineStr">
         <is>
-          <t>Директор Невмержицький Анатолій Олексійович</t>
+          <t>Директор Коронський Анатолій Леонідович</t>
         </is>
       </c>
       <c r="U3" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
           <t>Овруцький ліцей №4 Овруцької міської ради</t>
         </is>
       </c>
@@ -615,51 +619,55 @@
           <t>UA18060170010010060</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Коростенський р-н, м. Овруч</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Відділ з гуманітарних питань Овруцької міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
           <t>(04148)42718</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
           <t>ovr4@ukr.net</t>
         </is>
       </c>
-      <c r="S4" s="4"/>
+      <c r="S4" s="4" t="inlineStr">
+        <is>
+          <t>https://sites.google.com/view/ovruchschool4/</t>
+        </is>
+      </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
           <t>Директор Северенчук Ярослав Дмитрович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>