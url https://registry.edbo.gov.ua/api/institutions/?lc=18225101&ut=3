--- v1 (2025-12-25)
+++ v2 (2026-04-30)
@@ -541,588 +541,588 @@
       <c r="U3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W3" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X3" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="Y3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 2 ім. Л.Х.Дарбіняна Коростишівської міської ради</t>
+          <t>ЛІЦЕЙ №1 ІМЕНІ ГУСТАВА ОЛІЗАРА КОРОСТИШІВСЬКОЇ МІСЬКОЇ РАДИ</t>
         </is>
       </c>
       <c r="B4" s="5" t="n">
-        <v>149399</v>
+        <v>149415</v>
       </c>
       <c r="C4" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D4" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 2 ім. Л.Х.Дарбіняна</t>
+          <t>ЛІЦЕЙ №1 ІМ. Г.ОЛІЗАРА</t>
         </is>
       </c>
       <c r="E4" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F4" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G4" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H4" s="6" t="inlineStr">
         <is>
           <t>1822510100</t>
         </is>
       </c>
       <c r="I4" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J4" s="4" t="inlineStr">
         <is>
           <t>Коростишів, Коростишівський район, Житомирська область</t>
         </is>
       </c>
       <c r="K4" s="4" t="inlineStr">
         <is>
-          <t>вулиця Дарбіняна, 10</t>
+          <t>вулиця Шевченка, 39</t>
         </is>
       </c>
       <c r="L4" s="6" t="inlineStr">
         <is>
           <t>UA18040250010085012</t>
         </is>
       </c>
       <c r="M4" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, м. Коростишів</t>
         </is>
       </c>
       <c r="N4" s="7"/>
       <c r="O4" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Коростишівської міської ради</t>
         </is>
       </c>
       <c r="P4" s="4" t="inlineStr">
         <is>
-          <t>(04130)52983</t>
+          <t>(04130)51773</t>
         </is>
       </c>
       <c r="Q4" s="4"/>
       <c r="R4" s="4" t="inlineStr">
         <is>
-          <t>nvkkr@meta.ua</t>
+          <t>korschool1@i.ua</t>
         </is>
       </c>
       <c r="S4" s="4" t="inlineStr">
         <is>
-          <t>http://kornvk.hostenko.com</t>
+          <t>https://korschool1.webnode.com.ua/</t>
         </is>
       </c>
       <c r="T4" s="4" t="inlineStr">
         <is>
-          <t>Директор Ліцевич Любов Володимирівна</t>
+          <t>Директор Мусієнко Сергій Олександрович</t>
         </is>
       </c>
       <c r="U4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X4" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 3 Коростишівської міської ради</t>
+          <t>Ліцей №2 ім. Л.Х. Дарбіняна Коростишівської міської ради</t>
         </is>
       </c>
       <c r="B5" s="5" t="n">
-        <v>149412</v>
+        <v>149399</v>
       </c>
       <c r="C5" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D5" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 3</t>
+          <t>Ліцей №2 ім. Л.Х. Дарбіняна</t>
         </is>
       </c>
       <c r="E5" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F5" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G5" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H5" s="6" t="inlineStr">
         <is>
           <t>1822510100</t>
         </is>
       </c>
       <c r="I5" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J5" s="4" t="inlineStr">
         <is>
           <t>Коростишів, Коростишівський район, Житомирська область</t>
         </is>
       </c>
       <c r="K5" s="4" t="inlineStr">
         <is>
-          <t>вулиця Назаренка, 16</t>
+          <t>вулиця Дарбіняна, 10</t>
         </is>
       </c>
       <c r="L5" s="6" t="inlineStr">
         <is>
           <t>UA18040250010085012</t>
         </is>
       </c>
       <c r="M5" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, м. Коростишів</t>
         </is>
       </c>
       <c r="N5" s="7"/>
       <c r="O5" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Коростишівської міської ради</t>
         </is>
       </c>
       <c r="P5" s="4" t="inlineStr">
         <is>
-          <t>(04130)52461</t>
+          <t>(04130)52983</t>
         </is>
       </c>
       <c r="Q5" s="4"/>
       <c r="R5" s="4" t="inlineStr">
         <is>
-          <t>zoch3_kr@ukr.net</t>
+          <t>nvkkr@meta.ua</t>
         </is>
       </c>
       <c r="S5" s="4" t="inlineStr">
         <is>
-          <t>https://school3zochi-iii.mirshkol.com/</t>
+          <t>http://kornvk.hostenko.com</t>
         </is>
       </c>
       <c r="T5" s="4" t="inlineStr">
         <is>
-          <t>Директор Андрейченко Ірина Станіславівна</t>
+          <t>Директор Ліцевич Любов Володимирівна</t>
         </is>
       </c>
       <c r="U5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X5" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 5 імені Т.Г.Шевченка Коростишівської міської ради</t>
+          <t>Ліцей №3 Коростишівської міської ради</t>
         </is>
       </c>
       <c r="B6" s="5" t="n">
-        <v>149414</v>
+        <v>149412</v>
       </c>
       <c r="C6" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D6" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 5 ім. Т.Г.Шевченка</t>
+          <t>Ліцей №3</t>
         </is>
       </c>
       <c r="E6" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F6" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G6" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H6" s="6" t="inlineStr">
         <is>
           <t>1822510100</t>
         </is>
       </c>
       <c r="I6" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J6" s="4" t="inlineStr">
         <is>
           <t>Коростишів, Коростишівський район, Житомирська область</t>
         </is>
       </c>
       <c r="K6" s="4" t="inlineStr">
         <is>
-          <t>вулиця М. Добрянського, 33</t>
+          <t>вулиця Назаренка, 16</t>
         </is>
       </c>
       <c r="L6" s="6" t="inlineStr">
         <is>
           <t>UA18040250010085012</t>
         </is>
       </c>
       <c r="M6" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, м. Коростишів</t>
         </is>
       </c>
       <c r="N6" s="7"/>
       <c r="O6" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Коростишівської міської ради</t>
         </is>
       </c>
       <c r="P6" s="4" t="inlineStr">
         <is>
-          <t>(0413)058591</t>
+          <t>(04130)52461</t>
         </is>
       </c>
       <c r="Q6" s="4"/>
       <c r="R6" s="4" t="inlineStr">
         <is>
-          <t>kgg5.kr.zt@gmail.com</t>
+          <t>zoch3_kr@ukr.net</t>
         </is>
       </c>
       <c r="S6" s="4" t="inlineStr">
         <is>
-          <t>http://www.g5.at.ua</t>
+          <t>https://school3zochi-iii.mirshkol.com/</t>
         </is>
       </c>
       <c r="T6" s="4" t="inlineStr">
         <is>
-          <t>Директор Вдовенко Юрій Васильович</t>
+          <t>Директор Андрейченко Ірина Станіславівна</t>
         </is>
       </c>
       <c r="U6" s="6" t="inlineStr">
         <is>
-          <t>Опорний заклад</t>
+          <t>ні</t>
         </is>
       </c>
       <c r="V6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X6" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 9 імені Олега Ольжича Коростишівської міської ради</t>
+          <t>Ліцей №5 імені Т.Г. Шевченка Коростишівської міської ради</t>
         </is>
       </c>
       <c r="B7" s="5" t="n">
-        <v>149413</v>
+        <v>149414</v>
       </c>
       <c r="C7" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D7" s="4" t="inlineStr">
         <is>
-          <t>Ліцей № 9 ім. Олега Ольжича</t>
+          <t>Ліцей №5 ім. Т.Г. Шевченка</t>
         </is>
       </c>
       <c r="E7" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F7" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G7" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H7" s="6" t="inlineStr">
         <is>
           <t>1822510100</t>
         </is>
       </c>
       <c r="I7" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J7" s="4" t="inlineStr">
         <is>
           <t>Коростишів, Коростишівський район, Житомирська область</t>
         </is>
       </c>
       <c r="K7" s="4" t="inlineStr">
         <is>
-          <t>вулиця Каденюка Леоніда, 14</t>
+          <t>вулиця М. Добрянського, 33</t>
         </is>
       </c>
       <c r="L7" s="6" t="inlineStr">
         <is>
           <t>UA18040250010085012</t>
         </is>
       </c>
       <c r="M7" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, м. Коростишів</t>
         </is>
       </c>
       <c r="N7" s="7"/>
       <c r="O7" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Коростишівської міської ради</t>
         </is>
       </c>
       <c r="P7" s="4" t="inlineStr">
         <is>
-          <t>(04130)56257</t>
+          <t>(0413)058591</t>
         </is>
       </c>
       <c r="Q7" s="4"/>
       <c r="R7" s="4" t="inlineStr">
         <is>
-          <t>schoolkr9@meta.ua</t>
+          <t>kgg5.kr.zt@gmail.com</t>
         </is>
       </c>
       <c r="S7" s="4" t="inlineStr">
         <is>
-          <t>https://olegolzhuch.wixsite.com/nvk-olzhych-kor</t>
+          <t>http://www.g5.at.ua</t>
         </is>
       </c>
       <c r="T7" s="4" t="inlineStr">
         <is>
-          <t>Директор Кирилюк Світлана Петрівна</t>
+          <t>Директор Вдовенко Юрій Васильович</t>
         </is>
       </c>
       <c r="U7" s="6" t="inlineStr">
         <is>
-          <t>ні</t>
+          <t>Опорний заклад</t>
         </is>
       </c>
       <c r="V7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X7" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ №1 ІМЕНІ ГУСТАВА ОЛІЗАРА КОРОСТИШІВСЬКОЇ МІСЬКОЇ РАДИ</t>
+          <t>Ліцей №9 імені Олега Ольжича Коростишівської міської ради</t>
         </is>
       </c>
       <c r="B8" s="5" t="n">
-        <v>149415</v>
+        <v>149413</v>
       </c>
       <c r="C8" s="6" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="D8" s="4" t="inlineStr">
         <is>
-          <t>ЛІЦЕЙ №1 ІМ. Г.ОЛІЗАРА</t>
+          <t>Ліцей №9 ім. Олега Ольжича</t>
         </is>
       </c>
       <c r="E8" s="4" t="inlineStr">
         <is>
           <t>працює</t>
         </is>
       </c>
       <c r="F8" s="4" t="inlineStr">
         <is>
           <t>ліцей</t>
         </is>
       </c>
       <c r="G8" s="4" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="H8" s="6" t="inlineStr">
         <is>
           <t>1822510100</t>
         </is>
       </c>
       <c r="I8" s="4" t="inlineStr">
         <is>
           <t>Житомирська область</t>
         </is>
       </c>
       <c r="J8" s="4" t="inlineStr">
         <is>
           <t>Коростишів, Коростишівський район, Житомирська область</t>
         </is>
       </c>
       <c r="K8" s="4" t="inlineStr">
         <is>
-          <t>вулиця Шевченка, 39</t>
+          <t>вулиця Каденюка Леоніда, 14</t>
         </is>
       </c>
       <c r="L8" s="6" t="inlineStr">
         <is>
           <t>UA18040250010085012</t>
         </is>
       </c>
       <c r="M8" s="4" t="inlineStr">
         <is>
           <t>Житомирська обл., Житомирський р-н, м. Коростишів</t>
         </is>
       </c>
       <c r="N8" s="7"/>
       <c r="O8" s="4" t="inlineStr">
         <is>
           <t>Управління освіти, молоді та спорту Коростишівської міської ради</t>
         </is>
       </c>
       <c r="P8" s="4" t="inlineStr">
         <is>
-          <t>(04130)51773</t>
+          <t>(04130)56257</t>
         </is>
       </c>
       <c r="Q8" s="4"/>
       <c r="R8" s="4" t="inlineStr">
         <is>
-          <t>korschool1@i.ua</t>
+          <t>schoolkr9@meta.ua</t>
         </is>
       </c>
       <c r="S8" s="4" t="inlineStr">
         <is>
-          <t>https://korschool1.webnode.com.ua/</t>
+          <t>https://olegolzhuch.wixsite.com/nvk-olzhych-kor</t>
         </is>
       </c>
       <c r="T8" s="4" t="inlineStr">
         <is>
-          <t>Директор Мусієнко Сергій Олександрович</t>
+          <t>Директор Кирилюк Світлана Петрівна</t>
         </is>
       </c>
       <c r="U8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="V8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="W8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="X8" s="6" t="inlineStr">
         <is>
           <t>ні</t>
         </is>
       </c>
       <c r="Y8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">